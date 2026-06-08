--- v0 (2026-04-21)
+++ v1 (2026-06-08)
@@ -1177,51 +1177,51 @@
       </c>
       <c r="C30" s="8">
         <v>2011</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
         <v>2013</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>2013</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F32" s="1"/>
@@ -1277,51 +1277,51 @@
       </c>
       <c r="C35" s="8">
         <v>2011</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>2010</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
         <v>2009</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F37" s="1"/>