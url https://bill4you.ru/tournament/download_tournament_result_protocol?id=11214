--- v0 (2026-07-18)
+++ v1 (2026-09-11)
@@ -68,60 +68,60 @@
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Тагаев Мурат</t>
   </si>
   <si>
     <t>Аттокуров Жаныбек</t>
   </si>
   <si>
     <t>Жусубалиев Даниел</t>
   </si>
   <si>
     <t>Сайдинов Азизбек</t>
   </si>
   <si>
-    <t>Бекташ уулу Залкар</t>
+    <t>Бекташ Уулу Залкар</t>
   </si>
   <si>
     <t>Жолдошов Абдыманап</t>
   </si>
   <si>
     <t>Саибжанов Муслим</t>
   </si>
   <si>
-    <t>Сатыбалды уулу Мухаммедкадыр</t>
+    <t>Сатыбалды Уулу Мухаммедкадыр</t>
   </si>
   <si>
     <t>Алибеков Мухаммед</t>
   </si>
   <si>
     <t>Ахмадкулов Дилёрбек</t>
   </si>
   <si>
     <t>Насирдинов Мирсултан</t>
   </si>
   <si>
     <t>Токтосунов Арсен</t>
   </si>
   <si>
     <t>Акматов Бакытбек</t>
   </si>
   <si>
     <t>Маматов Алтынбек</t>
   </si>
   <si>
     <t>Рыскулов Кыялбек</t>
   </si>
   <si>
     <t>Сейдекеримов Алтынбек</t>
   </si>