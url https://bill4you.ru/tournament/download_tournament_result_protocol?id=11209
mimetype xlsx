--- v0 (2026-05-17)
+++ v1 (2026-08-26)
@@ -20,300 +20,300 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>БК "KAZ-AX" Ангрен</t>
   </si>
   <si>
     <t>"KAZ-AX Spring Masters Open" г. Ангрен 2026г.</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>06.03.2026, БК "KAZ-AX" Ангрен, Узбекистан, Ташкентская область, Ангрен, 5/1A квартал,  Ангрен,  Ташкентская область</t>
+    <t>06.03.2026, БК "KAZ-AX" Ангрен, Uzbekistan, Tashkent Region, Angren, 5/1A квартал,  Ангрен,  Ташкентская область</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 64</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Набиев Бунёд</t>
+    <t>Nabiyev Bunyod</t>
   </si>
   <si>
-    <t>Холдибеков Ахрор</t>
+    <t>Holdibekov Ahror</t>
   </si>
   <si>
-    <t>Ибатов Хасан</t>
+    <t>Ibatov Hasan</t>
   </si>
   <si>
-    <t>Хамдамов Элер</t>
+    <t>Hamdamov Elyor</t>
   </si>
   <si>
-    <t>Абдукадиров Шухрат</t>
+    <t>Abdukadirov Shuxrat</t>
   </si>
   <si>
-    <t>Гафиров Умид</t>
+    <t>Gafirov Umid</t>
   </si>
   <si>
-    <t>Кадыров Фазлиддин</t>
+    <t>Kadyrov Fazliddin</t>
   </si>
   <si>
-    <t>Тургунов Нурали</t>
+    <t>Turgunov Nurali</t>
   </si>
   <si>
-    <t>Алиев Дилшод</t>
+    <t>Aliyev Dilshod</t>
   </si>
   <si>
-    <t>Бозорбоев Бунёд</t>
+    <t>Bozorboev Bunyod</t>
   </si>
   <si>
-    <t>Жураев Санжарбек</t>
+    <t>Holdibekov Sanzhar</t>
   </si>
   <si>
-    <t>Каримов Ахёр</t>
+    <t>Juraev Sanjarbek</t>
   </si>
   <si>
-    <t>Мамурхаев Саддамхон</t>
+    <t>Karimov Ahyor</t>
   </si>
   <si>
-    <t>Норматов Даврон</t>
+    <t>Mamurxaev Saddamxon</t>
   </si>
   <si>
-    <t>Холдибеков Санжар</t>
+    <t>Normatov Davron</t>
   </si>
   <si>
-    <t>Юлдашматов Атхам</t>
+    <t>Yuldashmatov Atxam</t>
   </si>
   <si>
-    <t>Абдуразоков Мирзабек</t>
+    <t>Abduraxmonov Azamat</t>
   </si>
   <si>
-    <t>Абдурахмонов Азамат</t>
+    <t>Abdurazokov Mirzabek</t>
   </si>
   <si>
-    <t>Ахмедов Баходир</t>
+    <t>Ahmedov Bahodir</t>
   </si>
   <si>
-    <t>Данабаев Жавохир</t>
+    <t>Danabaev Javohir</t>
   </si>
   <si>
-    <t>Жураев Аброр</t>
+    <t>Ergashev Tulqin</t>
   </si>
   <si>
-    <t>Карабаев Улугбек</t>
+    <t>Esanboev Nodirjon</t>
   </si>
   <si>
-    <t>Косимов Фаррух</t>
+    <t>Juraev Abror</t>
   </si>
   <si>
-    <t>Майнусов Икром</t>
+    <t>Karabaev Ulugbek</t>
   </si>
   <si>
-    <t>Маматов Нозим</t>
+    <t>Kosimov Farrux</t>
   </si>
   <si>
-    <t>Тожибоев Умид</t>
+    <t>Mamatov Nozim</t>
   </si>
   <si>
-    <t>Убайдуллаев Диловар</t>
+    <t>Maynusov Ikrom</t>
   </si>
   <si>
-    <t>Убайдуллаев Тахир</t>
+    <t>Tojiboev Umid</t>
   </si>
   <si>
-    <t>Хикматов Хокимхон</t>
+    <t>Ubaydullaev Dilovar</t>
   </si>
   <si>
-    <t>Холматов Эркин</t>
+    <t>Ubaydullaev Taxir</t>
   </si>
   <si>
-    <t>Эргашев Тулкин</t>
+    <t>Xikmatov Xokimxon</t>
   </si>
   <si>
-    <t>Эсанбоев Нодиржон</t>
+    <t>Xolmatov Erkin</t>
   </si>
   <si>
-    <t>Абдукахаров Шерзод</t>
+    <t>Abdukaxarov Sherzod</t>
   </si>
   <si>
-    <t>Абдуллаев Элёр</t>
+    <t>Abdullayev Elyor</t>
   </si>
   <si>
-    <t>Абдусаттаров Шахзод</t>
+    <t>Abdusattarov Shaxzod</t>
   </si>
   <si>
-    <t>Асомхонов Амирхон</t>
+    <t>Asomxonov Amirxon</t>
   </si>
   <si>
-    <t>Байматов Бегзод</t>
+    <t>Baymatov Begzod</t>
   </si>
   <si>
-    <t>Дадажанов Зухриддин</t>
+    <t>Dadajanov Zuhriddin</t>
   </si>
   <si>
-    <t>Журабеков Зиёдбек</t>
+    <t>Ismatov Abdulatif</t>
   </si>
   <si>
-    <t>Исматов Абдулатиф</t>
+    <t>Jurabekov Ziyodbek</t>
   </si>
   <si>
-    <t>Мамарасулов Воситжон</t>
+    <t>Mamarasulov Vositjon</t>
   </si>
   <si>
-    <t>Маниев Ахад</t>
+    <t>Maniyev Ahad</t>
   </si>
   <si>
-    <t>Мирзовалиев Отабек</t>
+    <t>Mirzovaliev Otabek</t>
   </si>
   <si>
-    <t>Мусулманов Хабиб</t>
+    <t>Musulmanov Habib</t>
   </si>
   <si>
-    <t>Норматов Кахрамон</t>
+    <t>Normatov Qahramon</t>
   </si>
   <si>
-    <t>Сапаралиев Темур</t>
+    <t>Saparaliyev Temur</t>
   </si>
   <si>
-    <t>Танбаев Улугбек</t>
+    <t>Tanbaev Ulugbek</t>
   </si>
   <si>
-    <t>Турдиматов Фарход</t>
+    <t>Turdimatov Farhod</t>
   </si>
   <si>
-    <t>Абдукахаров Сардор</t>
+    <t>Abdukaxarov Sardor</t>
   </si>
   <si>
-    <t>Абдуллаев Озод</t>
+    <t>Abdullayev Ozod</t>
   </si>
   <si>
-    <t>Абдумаликов Абдурауф</t>
+    <t>Abdumalikov Abdurauf</t>
   </si>
   <si>
-    <t>Абдусаттаров Абдуназар</t>
+    <t>Abdusattarov Abdunazar</t>
   </si>
   <si>
-    <t>Исроилов Дилмурод</t>
+    <t>Eshboev Muhammad</t>
   </si>
   <si>
-    <t>Кадыров Лутфиддин</t>
+    <t>Hikmatxonov Fazliddinxon</t>
   </si>
   <si>
-    <t>Мадраимов Абдували</t>
+    <t>Isroilov Dilmurod</t>
   </si>
   <si>
-    <t>Мирзамидинов Далер</t>
+    <t>Kadirov Lutfiddin</t>
   </si>
   <si>
-    <t>Нурматов Анвар</t>
+    <t>Madraimov Abduvali</t>
   </si>
   <si>
-    <t>Пардаев Жавхар</t>
+    <t>Mirzamidinov Daler</t>
   </si>
   <si>
-    <t>Пулатов Алишер</t>
+    <t>Nurmatov Anvar</t>
   </si>
   <si>
-    <t>Тулкинхонов Акмалхон</t>
+    <t>Pardaev Javhar</t>
   </si>
   <si>
-    <t>Тургунбоев Равшанбек</t>
+    <t>Pulatov Alisher</t>
   </si>
   <si>
-    <t>Хикматхонов Фазлиддинхон</t>
+    <t>Shamizailxonov Ilyosxon</t>
   </si>
   <si>
-    <t>Шамизаилхонов Илёсхон</t>
+    <t>Tulkinxonov Akmalxon</t>
   </si>
   <si>
-    <t>Эшбоев Мухаммад</t>
+    <t>Turgunboev Ravshanbek</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Кадыров Фазлиддин, Ибатов Хасан</t>
+    <t>Kadyrov Fazliddin, Ibatov Hasan</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ангрен</t>
+    <t>Angren</t>
   </si>
   <si>
-    <t>Янгиабад</t>
+    <t>Yangiabad</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -994,91 +994,91 @@
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>2024</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1985</v>
+        <v>2024</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1985</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>2024</v>
+        <v>1985</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
         <v>2024</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E22" s="9" t="s">
@@ -1174,271 +1174,271 @@
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>2025</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>2025</v>
+        <v>1975</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>2000</v>
+        <v>2025</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
-        <v>2000</v>
+        <v>2025</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>2024</v>
+        <v>2000</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
         <v>2000</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>2000</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>2000</v>
+        <v>2025</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>2025</v>
+        <v>2000</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>1975</v>
+        <v>2000</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>2000</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E40" s="9" t="s">
@@ -1814,270 +1814,270 @@
       </c>
       <c r="B59" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C59" s="8">
         <v>2000</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C60" s="8">
-        <v>1983</v>
+        <v>2025</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E60" s="9" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C61" s="8">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C62" s="8">
-        <v>1971</v>
+        <v>1983</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E62" s="9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C63" s="8">
-        <v>2000</v>
+        <v>2025</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C64" s="8">
-        <v>2000</v>
+        <v>1971</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C65" s="8">
-        <v>2025</v>
+        <v>2000</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C66" s="8">
         <v>2000</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E66" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C67" s="8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="C68" s="8"/>
+      <c r="C68" s="8">
+        <v>2000</v>
+      </c>
       <c r="D68" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E68" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C69" s="8">
-        <v>2024</v>
+        <v>2000</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C70" s="8">
-        <v>2000</v>
+        <v>2024</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>78</v>
       </c>
-      <c r="C71" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C71" s="8"/>
       <c r="D71" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E71" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="10"/>
       <c r="B72" s="7"/>
       <c r="C72" s="7"/>
       <c r="D72" s="7"/>
       <c r="E72" s="7"/>
       <c r="F72" s="7"/>
       <c r="G72" s="7"/>
       <c r="H72" s="1"/>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="10"/>
       <c r="B73" s="7"/>
       <c r="C73" s="7"/>
       <c r="D73" s="7"/>
@@ -2094,51 +2094,51 @@
       <c r="C74" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D74" s="7"/>
       <c r="E74" s="7"/>
       <c r="F74" s="7"/>
       <c r="G74" s="7"/>
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="10"/>
       <c r="B75" s="7"/>
       <c r="C75" s="7"/>
       <c r="D75" s="7"/>
       <c r="E75" s="7"/>
       <c r="F75" s="7"/>
       <c r="G75" s="7"/>
       <c r="H75" s="1"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B76" s="7"/>
       <c r="C76" s="7" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="D76" s="7"/>
       <c r="E76" s="7"/>
       <c r="F76" s="7"/>
       <c r="G76" s="7"/>
       <c r="H76" s="1"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="10"/>
       <c r="B77" s="7"/>
       <c r="C77" s="7"/>
       <c r="D77" s="7"/>
       <c r="E77" s="7"/>
       <c r="F77" s="7"/>
       <c r="G77" s="7"/>
       <c r="H77" s="1"/>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="7" t="s">
         <v>80</v>
       </c>