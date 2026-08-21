--- v0 (2026-03-04)
+++ v1 (2026-08-21)
@@ -20,156 +20,156 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>БК "План Б" бильярд</t>
   </si>
   <si>
     <t xml:space="preserve">Турнир Б/К "ПЛАН Б"" Первый класс" группа "А" по Свободной пирамиде. </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>22.02.2026, БК "План Б" бильярд, Россия, Москва, Бутлерова 17</t>
+    <t>22.02.2026, БК "План Б" бильярд, Russian Federation, Moscow, Бутлерова 17</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 15</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Новиков Иван</t>
+    <t>Novikov Ivan</t>
   </si>
   <si>
-    <t>Вангеласт Павел</t>
+    <t>Vangelast Pavel</t>
   </si>
   <si>
-    <t>Малинина София</t>
+    <t>Chobanyan Mariya</t>
   </si>
   <si>
-    <t>Чобанян Мария</t>
+    <t>Malinina Sofiya</t>
   </si>
   <si>
-    <t>Колчанов Алексей</t>
+    <t>Kolchanov Aleksey</t>
   </si>
   <si>
-    <t>Ларчиков Николай</t>
+    <t>Larchikov Nikolay</t>
   </si>
   <si>
-    <t>Сафронов Валерий</t>
+    <t>Safronov Valeriy</t>
   </si>
   <si>
-    <t>Столярова Любовь</t>
+    <t>Stolyarova lubov</t>
   </si>
   <si>
-    <t>Березовская Людмила</t>
+    <t>Berezovzkay Ludmila</t>
   </si>
   <si>
-    <t>Круглов Георгий</t>
+    <t>Farafonov Andrey</t>
   </si>
   <si>
-    <t>Фарафонов Андрей</t>
+    <t>Kruglov Georgi</t>
   </si>
   <si>
-    <t>Штей Владимир</t>
+    <t>Shtey Vladimir</t>
   </si>
   <si>
-    <t>Бакланова Ольга</t>
+    <t>Baklanova Olga</t>
   </si>
   <si>
-    <t>Жигарева Ольга</t>
+    <t>Jigareva Olga</t>
   </si>
   <si>
-    <t>Ященко Надежда</t>
+    <t>Yashchenko Nadezhda</t>
   </si>
   <si>
-    <t>Шаумян Игорь</t>
+    <t>Shaumyan Igor</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Новокуйбышевск</t>
+    <t>Novokuybyshevsk</t>
   </si>
   <si>
-    <t>посёлок городского типа Боброво</t>
+    <t>posyolok gorodskogo tipa Bobrovo</t>
   </si>
   <si>
-    <t>Самара</t>
+    <t>Samara</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -670,71 +670,71 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
         <v>1979</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="8">
-        <v>1988</v>
+        <v>1992</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
-        <v>1992</v>
+        <v>1988</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
         <v>1988</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="9" t="s">
@@ -810,71 +810,71 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>1949</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>2010</v>
+        <v>1978</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>1978</v>
+        <v>2010</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>1975</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E19" s="9" t="s">