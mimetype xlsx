--- v0 (2026-05-02)
+++ v1 (2026-08-24)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Федерация русского бильярда  г. Ростова-на-Дону</t>
   </si>
   <si>
     <t>Чемпионат г. Ростова-на-Дону "Комбинированная пирамида" мужчины</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
-    <t>28.02.2026, Доберман, Ростов-на-Дону, Россия, Ростовская область, Ростов-на-Дону, ул. Суворова,  91</t>
+    <t>28.02.2026, Доберман, Ростов-на-Дону, Россия, Ростовская область, Ростов-на-Дону, ул. Красноармейская,  157</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 39</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
@@ -900,51 +900,51 @@
       </c>
       <c r="C16" s="8">
         <v>1990</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1986</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1986</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="1"/>
@@ -1060,51 +1060,51 @@
       </c>
       <c r="C24" s="8">
         <v>1962</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
         <v>1992</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>1974</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F26" s="1"/>
@@ -1318,51 +1318,51 @@
       </c>
       <c r="C37" s="8">
         <v>1988</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="8">
         <v>2012</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="8">
         <v>1999</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F39" s="1"/>