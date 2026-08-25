--- v0 (2026-03-04)
+++ v1 (2026-08-25)
@@ -20,171 +20,171 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>БК "План Б" бильярд</t>
   </si>
   <si>
     <t xml:space="preserve">Турнир Б/К "ПЛАН Б"" Первый класс" группа "Б" по Свободной пирамиде. </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>28.02.2026, БК "План Б" бильярд, Россия, Москва, Бутлерова 17</t>
+    <t>28.02.2026, БК "План Б" бильярд, Russian Federation, Moscow, Бутлерова 17</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Слинько Иван</t>
+    <t>SLINKO Ivan</t>
   </si>
   <si>
-    <t>Капралов Денис</t>
+    <t>Kapralov Denis</t>
   </si>
   <si>
-    <t>Плетюхин Владимир</t>
+    <t>Pletyuhin Vladimir</t>
   </si>
   <si>
-    <t>Шемаров Андрей</t>
+    <t>Shemarov Andrey</t>
   </si>
   <si>
-    <t>Комиссаров Андрей</t>
+    <t>Komissarov Andrey</t>
   </si>
   <si>
-    <t>Майоров Владимир</t>
+    <t>Mayorov Vladimir</t>
   </si>
   <si>
-    <t>Медведев Сергей</t>
+    <t>Medvedev Sergey</t>
   </si>
   <si>
-    <t>Набока Александр</t>
+    <t>Naboka Aleksander</t>
   </si>
   <si>
-    <t>Жуков Никита</t>
+    <t>Khitrov Ilya</t>
   </si>
   <si>
-    <t>Зайчик Евгения</t>
+    <t>Kolesnikov Roman</t>
   </si>
   <si>
-    <t>Колесников Роман</t>
+    <t>Zaychik Evgeniya</t>
   </si>
   <si>
-    <t>Хитров Илья</t>
+    <t>Zhukov Nikita</t>
   </si>
   <si>
-    <t>Евтушенко Михаил</t>
+    <t>Evtushenko Mihail</t>
   </si>
   <si>
-    <t>Петров Дмитрий</t>
+    <t>Petrov Dmitriy</t>
   </si>
   <si>
-    <t>Разенков Алексей</t>
+    <t>Razenkov Alexey</t>
   </si>
   <si>
-    <t>Русаков Денис</t>
+    <t>Rusakov Denis</t>
   </si>
   <si>
-    <t>Антипенко Александр</t>
+    <t>Antipenko Aleksandr</t>
   </si>
   <si>
-    <t>Глинский Владимир</t>
+    <t>Dymnikov Aleksandr</t>
   </si>
   <si>
-    <t>Дымников Александр</t>
+    <t>Glinskiy Vladimir</t>
   </si>
   <si>
-    <t>Сысоев Михаил</t>
+    <t>Sysoev Mihail</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Светлогорск</t>
+    <t>Svietlagorsk</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Прохладный</t>
+    <t>Prokhladniy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -805,111 +805,111 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>1985</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>1987</v>
+        <v>1977</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1989</v>
+        <v>1988</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1977</v>
+        <v>1987</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1979</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="9" t="s">
@@ -983,77 +983,77 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1972</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1987</v>
+        <v>1984</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1984</v>
+        <v>1987</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10"/>