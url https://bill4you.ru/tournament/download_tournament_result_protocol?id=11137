--- v0 (2026-03-10)
+++ v1 (2026-08-19)
@@ -1175,51 +1175,51 @@
       </c>
       <c r="C30" s="8">
         <v>1983</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8">
         <v>1974</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>1994</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F32" s="1"/>