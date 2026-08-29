--- v0 (2026-05-17)
+++ v1 (2026-08-29)
@@ -20,147 +20,147 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>БК "KAZ-AX" Ангрен</t>
   </si>
   <si>
     <t>"KAZ-AX Masters Cup". Дисциплина: Московская пирамида. г. Ангрен</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>25.02.2026, БК "KAZ-AX" Ангрен, Узбекистан, Ташкентская область, Ангрен, 5/1A квартал,  Ангрен,  Ташкентская область</t>
+    <t>25.02.2026, БК "KAZ-AX" Ангрен, Uzbekistan, Tashkent Region, Angren, 5/1A квартал,  Ангрен,  Ташкентская область</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Абдукадиров Шухрат</t>
+    <t>Abdukadirov Shuxrat</t>
   </si>
   <si>
-    <t>Холдибеков Ахрор</t>
+    <t>Holdibekov Ahror</t>
   </si>
   <si>
-    <t>Ибатов Хасан</t>
+    <t>Ibatov Hasan</t>
   </si>
   <si>
-    <t>Исроилов Дилмурод</t>
+    <t>Isroilov Dilmurod</t>
   </si>
   <si>
-    <t>Кадыров Фазлиддин</t>
+    <t>Hamdamov Elyor</t>
   </si>
   <si>
-    <t>Турдиматов Фарход</t>
+    <t>Kadyrov Fazliddin</t>
   </si>
   <si>
-    <t>Убайдуллаев Тахир</t>
+    <t>Turdimatov Farhod</t>
   </si>
   <si>
-    <t>Хамдамов Элер</t>
+    <t>Ubaydullaev Taxir</t>
   </si>
   <si>
-    <t>Жураев Аброр</t>
+    <t>Juraev Abror</t>
   </si>
   <si>
-    <t>Майнусов Икром</t>
+    <t>Maynusov Ikrom</t>
   </si>
   <si>
-    <t>Набиев Бунёд</t>
+    <t>Nabiyev Bunyod</t>
   </si>
   <si>
-    <t>Тургунов Нурали</t>
+    <t>Turgunov Nurali</t>
   </si>
   <si>
-    <t>Ахмедов Баходир</t>
+    <t>Ahmedov Bahodir</t>
   </si>
   <si>
-    <t>Гафиров Умид</t>
+    <t>Gafirov Umid</t>
   </si>
   <si>
-    <t>Норматов Даврон</t>
+    <t>Normatov Davron</t>
   </si>
   <si>
-    <t>Тожибоев Умид</t>
+    <t>Tojiboev Umid</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ангрен</t>
+    <t>Angren</t>
   </si>
   <si>
-    <t>Янгиабад</t>
+    <t>Yangiabad</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -721,91 +721,91 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
         <v>1990</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
-        <v>2025</v>
+        <v>1990</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
         <v>2025</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
-        <v>1990</v>
+        <v>2025</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>2024</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="9" t="s">
@@ -1007,51 +1007,51 @@
       <c r="C28" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="10"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="11"/>
       <c r="B31" s="1"/>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="11"/>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>