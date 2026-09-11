--- v0 (2026-07-18)
+++ v1 (2026-09-11)
@@ -59,141 +59,141 @@
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
-    <t>Бактыбек уулу Таалайбек</t>
+    <t>Бактыбек Уулу Таалайбек</t>
   </si>
   <si>
     <t>Мамытов Нуржигит</t>
   </si>
   <si>
     <t>Асанов Эрмат</t>
   </si>
   <si>
     <t>Мамытов Мээрбек</t>
   </si>
   <si>
-    <t>Айтмамат уулу Бекмамат</t>
+    <t>Айтмамат Уулу Бекмамат</t>
   </si>
   <si>
     <t>Акматов Бакытбек</t>
   </si>
   <si>
     <t>Камчыбеков Бексултан</t>
   </si>
   <si>
-    <t>Сайпидин уулу Кенешбек</t>
+    <t>Сайпидин Уулу Кенешбек</t>
   </si>
   <si>
     <t>Алибеков Мухаммед</t>
   </si>
   <si>
-    <t>Максатбек уулу Марат</t>
+    <t>Максатбек Уулу Марат</t>
   </si>
   <si>
     <t>Парпиев Достонбек</t>
   </si>
   <si>
     <t>Сейдекеримов Алтынбек</t>
   </si>
   <si>
     <t>Абдиллаев Иляз</t>
   </si>
   <si>
     <t>Алибек Уулу Адылбек</t>
   </si>
   <si>
     <t>Назаров Бекзат</t>
   </si>
   <si>
     <t>Омаров Совет</t>
   </si>
   <si>
-    <t>Абдыманап уулу Доолотбек</t>
+    <t>Абдыманап Уулу Доолотбек</t>
   </si>
   <si>
     <t>Амиракулов Нургазы</t>
   </si>
   <si>
     <t>Ахмадкулов Дилёрбек</t>
   </si>
   <si>
     <t>Бейшебаев Эламан</t>
   </si>
   <si>
     <t>Дыйканов Алихан</t>
   </si>
   <si>
     <t>Мамажанов Байгазы</t>
   </si>
   <si>
     <t>Мухамбетов Жумадыл</t>
   </si>
   <si>
     <t>Саибжанов Муслим</t>
   </si>
   <si>
     <t>Абдыманапов Толонбай</t>
   </si>
   <si>
     <t>Абдырахманов Дастан</t>
   </si>
   <si>
     <t>Абжалилов Мираншах</t>
   </si>
   <si>
     <t>Аттокуров Жаныбек</t>
   </si>
   <si>
     <t>Жолдошов Абдыманап</t>
   </si>
   <si>
     <t>Кубанычов Кыялбек</t>
   </si>
   <si>
-    <t>Тажимамат уулу Бекжума</t>
+    <t>Тажимамат Уулу Бекжума</t>
   </si>
   <si>
     <t>Ысаков Жумакмат</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Ош</t>
   </si>
   <si>
     <t>Узген</t>
   </si>