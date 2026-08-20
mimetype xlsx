--- v0 (2026-04-30)
+++ v1 (2026-08-20)
@@ -20,204 +20,204 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t xml:space="preserve">ФБС Кировской области </t>
   </si>
   <si>
     <t xml:space="preserve">Кубок Спортивной лиги 2026 2 этап </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>22.02.2026, БК "16" (Киров), Россия, Кировская область, Киров, ул. Ленина,  д. 198,  к. 1.</t>
+    <t>22.02.2026, БК "16" (Киров), Russian Federation, Kirov Region, Kirov, ул. Ленина,  д. 198,  к. 1.</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 27</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Цыбин Георгий</t>
+    <t>Cybin Georgij</t>
   </si>
   <si>
-    <t>Смирнов Константин</t>
+    <t>Smirnov Konstantin</t>
   </si>
   <si>
-    <t>Курдюков Павел</t>
+    <t>Kurdyukov Pavel</t>
   </si>
   <si>
-    <t>Ломакин Андрей</t>
+    <t>Lomakin Andrey</t>
   </si>
   <si>
-    <t>Ашихмин Роман</t>
+    <t>Ashihmin Roman</t>
   </si>
   <si>
-    <t>Быданцев Дмитрий</t>
+    <t>Bydancev Dmitriy</t>
   </si>
   <si>
-    <t>Егор Федосеев</t>
+    <t>Fedoseev Egor</t>
   </si>
   <si>
-    <t>Стафеев Борис</t>
+    <t>Stafeev Boris</t>
   </si>
   <si>
-    <t>Берзиньш Имант</t>
+    <t>Berzin's Imant</t>
   </si>
   <si>
-    <t>Калачиков Владимир</t>
+    <t>Kalacikov Vladimir</t>
   </si>
   <si>
-    <t>Кропотин Андрей</t>
+    <t>Kropotin Andrey</t>
   </si>
   <si>
-    <t>Одегов Александр</t>
+    <t>Odegov Aleksandr</t>
   </si>
   <si>
-    <t>Пермяков Глеб</t>
+    <t>Permyakov Gleb</t>
   </si>
   <si>
-    <t>Погосян Армен</t>
+    <t>Pogosyan Armen</t>
   </si>
   <si>
-    <t>Свалов Игорь</t>
+    <t>Svalov Igor</t>
   </si>
   <si>
-    <t>Тиунов Никита</t>
+    <t>Tiunov Nikita</t>
   </si>
   <si>
-    <t>Бакулин Всеволод</t>
+    <t>Bakulin Vsevolod</t>
   </si>
   <si>
-    <t>Коновалов Илья</t>
+    <t>Fedorov Stanislav</t>
   </si>
   <si>
-    <t>Корнилова Мария</t>
+    <t>Hatib Firas</t>
   </si>
   <si>
-    <t>Корнилова Юлия</t>
+    <t>Konovalov Ilya</t>
   </si>
   <si>
-    <t>Кошкин Василий</t>
+    <t>Kornilova Maria</t>
   </si>
   <si>
-    <t>Федоров Станислав</t>
+    <t>Kornilova Yuliya</t>
   </si>
   <si>
-    <t>Хатиб Фирас</t>
+    <t>Koshkin Vasiliy</t>
   </si>
   <si>
-    <t>Яговкин Василий</t>
+    <t>Yagovkin Vasiliy</t>
   </si>
   <si>
-    <t>Большаков Артем</t>
+    <t>Bolshakov Artem</t>
   </si>
   <si>
-    <t>Бороздин Александр</t>
+    <t>Borozdin Aleksandr</t>
   </si>
   <si>
-    <t>Фоменко Константин</t>
+    <t>Fomenko Konstantin</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Киров</t>
+    <t>Kirov</t>
   </si>
   <si>
-    <t>пгт Даровской</t>
+    <t>posyolok gorodskogo tipa Darovskoy</t>
   </si>
   <si>
-    <t>Омутнинск</t>
+    <t>Omutninsk</t>
   </si>
   <si>
-    <t>посёлок Ямбург</t>
+    <t>posyolok Yamburg</t>
   </si>
   <si>
-    <t>Ханты-Мансийск</t>
+    <t>Khanty-Mansiysk</t>
   </si>
   <si>
-    <t>Советск</t>
+    <t>Sovetsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1016,149 +1016,149 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>2013</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1995</v>
+        <v>1990</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>2012</v>
+        <v>1976</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C27" s="8"/>
+      <c r="C27" s="8">
+        <v>1995</v>
+      </c>
       <c r="D27" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>1959</v>
+        <v>2012</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C29" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>1976</v>
+        <v>1959</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
         <v>1986</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E31" s="9" t="s">