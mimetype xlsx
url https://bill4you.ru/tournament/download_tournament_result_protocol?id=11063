--- v0 (2026-03-07)
+++ v1 (2026-08-27)
@@ -20,171 +20,171 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>БК Шарики</t>
   </si>
   <si>
     <t>Лига ветеранов ТО "День Защитника Отечества" 40+</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>22.02.2026, БК Шарики, Россия, Томская область, Томск, Северный городок 48/1</t>
+    <t>22.02.2026, БК Шарики, Russian Federation, Tomsk Region, Tomsk, Северный городок 48/1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Гласман Дмитрий</t>
+    <t>Glasman Dmitrii</t>
   </si>
   <si>
-    <t>Истомен Тимофей</t>
+    <t>Istomen Timofey</t>
   </si>
   <si>
-    <t>Новгородцев Эдуард</t>
+    <t>Novgorodcev Eduard</t>
   </si>
   <si>
-    <t>Фаттоев Джафар</t>
+    <t>Fattoev Dzafar</t>
   </si>
   <si>
-    <t>Гуськов Максим</t>
+    <t>Gus'kov Maksim</t>
   </si>
   <si>
-    <t>Сивчик Виктор</t>
+    <t>Sivchik Viktor</t>
   </si>
   <si>
-    <t>Грабовой Алексей</t>
+    <t>Churkin Aleksey</t>
   </si>
   <si>
-    <t>Чуркин Алексей</t>
+    <t>Grabovoy Aleksey</t>
   </si>
   <si>
-    <t>Красноженов Андрей</t>
+    <t>Krasnozenov Andrej</t>
   </si>
   <si>
-    <t>Ромонашенко Сергей</t>
+    <t>Romonasenko Sergej</t>
   </si>
   <si>
-    <t>Шаповалов Александр</t>
+    <t>Sapovalov Aleksandr</t>
   </si>
   <si>
-    <t>Шевцов Максим</t>
+    <t>Shevtsov Maksim</t>
   </si>
   <si>
-    <t>Басиров Рахим</t>
+    <t>Basirov Rahim</t>
   </si>
   <si>
-    <t>Губин Николай</t>
+    <t>Camohin Evgeniy</t>
   </si>
   <si>
-    <t>Самохин Евгений</t>
+    <t>Feschenko Evgeniy</t>
   </si>
   <si>
-    <t>Фещенко Евгений</t>
+    <t>Gubin Nikolay</t>
   </si>
   <si>
-    <t>Лугачев Евгений</t>
+    <t>Lugachev Evgeniy</t>
   </si>
   <si>
-    <t>Огибалов Сергей</t>
+    <t>Ogibalov Sergei</t>
   </si>
   <si>
-    <t>Охлопков Вячеслав</t>
+    <t>Ohlopkov Viacheslav</t>
   </si>
   <si>
-    <t>Седышев Денис</t>
+    <t>Sedysev Denis</t>
   </si>
   <si>
-    <t>Прокопьев Владимир</t>
+    <t>Prokopev Vladimir</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -763,71 +763,71 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
         <v>1963</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1975</v>
+        <v>1983</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1983</v>
+        <v>1975</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>42</v>
       </c>
@@ -901,91 +901,91 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1969</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1984</v>
+        <v>1969</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1969</v>
+        <v>1973</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1973</v>
+        <v>1984</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1950</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E24" s="9" t="s">