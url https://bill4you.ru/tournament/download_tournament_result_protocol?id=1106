--- v2 (2026-03-05)
+++ v3 (2026-09-08)
@@ -20,204 +20,204 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>ФБСР</t>
   </si>
   <si>
     <t>Кубок России U17. 1-й этап. Юноши</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>28.01.2023, Москвич, Россия, Москва, пр-кт. Волгоградский дом 46/15 стр.10</t>
+    <t>28.01.2023, Москвич, Russian Federation, Moscow, пр-кт. Волгоградский дом 46/15 стр.10</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 27</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Шалагин Максим</t>
+    <t>Shalagin Maxim</t>
   </si>
   <si>
-    <t>Солдатов Иван</t>
+    <t>Soldatov Ivan</t>
   </si>
   <si>
-    <t>Анисимов Степан</t>
+    <t>Anisimov Stepan</t>
   </si>
   <si>
-    <t>Роговой Евгений</t>
+    <t>Rogovoj Evgenij</t>
   </si>
   <si>
-    <t>Воронько Даниил</t>
+    <t>Efremov Timofej</t>
   </si>
   <si>
-    <t>Ефремов Тимофей</t>
+    <t>Kolennikov Artem</t>
   </si>
   <si>
-    <t>Коленников Артем</t>
+    <t>Salagin Urij</t>
   </si>
   <si>
-    <t>Шалагин Юрий</t>
+    <t>Voronko Daniil</t>
   </si>
   <si>
-    <t>Дедюля Илья</t>
+    <t>Dedyulya Ilya</t>
   </si>
   <si>
-    <t>Иванов Вадим</t>
+    <t>Ivanov Vadim</t>
   </si>
   <si>
-    <t>Киселёв Николай</t>
+    <t>Kiselev Nikolaj</t>
   </si>
   <si>
-    <t>Минаев Кирилл</t>
+    <t>Minaev Kirill</t>
   </si>
   <si>
-    <t>Садовский Федор</t>
+    <t>Sadovskij Fedor</t>
   </si>
   <si>
-    <t>Семченков Арсений</t>
+    <t>Semcenkov Arsenij</t>
   </si>
   <si>
-    <t>Тимофеев Георгий</t>
+    <t>Timofeev Georgij</t>
   </si>
   <si>
-    <t>Янчиленко Тимофей</t>
+    <t>Yanchilenko Timofey</t>
   </si>
   <si>
-    <t>Богдан Рафаэл</t>
+    <t>Bogdan Rafael Bogdan</t>
   </si>
   <si>
-    <t>Жегалов Александр</t>
+    <t>Medvedev Kirill</t>
   </si>
   <si>
-    <t>Зиновьев Максим</t>
+    <t>Petruhin Timofej</t>
   </si>
   <si>
-    <t>Медведев Кирилл</t>
+    <t>Polovinko Stepan</t>
   </si>
   <si>
-    <t>Петрухин Тимофей</t>
+    <t>Sumgatullin Karim</t>
   </si>
   <si>
-    <t>Половинко Степан</t>
+    <t>Timonin Andrej</t>
   </si>
   <si>
-    <t>Сумгатуллин Карим</t>
+    <t>Zegalov Aleksandr</t>
   </si>
   <si>
-    <t>Тимонин Андрей</t>
+    <t>Zinov'ev Maksim</t>
   </si>
   <si>
-    <t>Полтораков Константин</t>
+    <t>Poltorakov Konstantin</t>
   </si>
   <si>
-    <t>Смирнов Роман</t>
+    <t>Smirnov Roman</t>
   </si>
   <si>
-    <t>Тюняев Всеволод</t>
+    <t>Tunaev Vsevolod</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Республика Татарстан (Татарстан)</t>
+    <t>Republic of Tatarstan</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>St. Petersburg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -758,117 +758,117 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>2013</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>2007</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
@@ -1021,174 +1021,174 @@
       </c>
       <c r="C24" s="8">
         <v>2008</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
         <v>2008</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
         <v>2008</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>2008</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>