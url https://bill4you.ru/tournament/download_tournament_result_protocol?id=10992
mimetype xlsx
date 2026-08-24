--- v0 (2026-03-04)
+++ v1 (2026-08-24)
@@ -20,186 +20,186 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>БК "План Б" бильярд</t>
   </si>
   <si>
     <t>Турнир парный по русскому бильярду посвященный дню Советской Армии</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>22.02.2026, БК "811", Россия, Москва, 5-й Донской проезд,  дом. 23,  4 этаж</t>
+    <t>22.02.2026, БК "811", Russian Federation, Moscow, 5-й Донской проезд,  дом. 23,  4 этаж</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Колосов Денис</t>
+    <t>Kolosov Denis</t>
   </si>
   <si>
-    <t>Михайлик Виктория</t>
+    <t>Mihaylik Viktoriya</t>
   </si>
   <si>
-    <t>Евграфова Ирина</t>
+    <t>Evgrafova Irina</t>
   </si>
   <si>
-    <t>Зверинцева Анастасия</t>
+    <t>Zverintseva Anastasiya</t>
   </si>
   <si>
-    <t>Корнева Наталия</t>
+    <t>Korneva Natalia</t>
   </si>
   <si>
-    <t>Крыжановский Сергей</t>
+    <t>Kryzanovskij Sergej</t>
   </si>
   <si>
-    <t>Мануйлова Екатерина</t>
+    <t>Manujlova Ekaterina</t>
   </si>
   <si>
-    <t>Николаева Анна</t>
+    <t>Nikolaeva Anna</t>
   </si>
   <si>
-    <t>Кирпичникова Наталия</t>
+    <t>Kirpichnikova Nataliya</t>
   </si>
   <si>
-    <t>Панова Лилия</t>
+    <t>Panova Lilia</t>
   </si>
   <si>
-    <t>Рыбакова Наталия</t>
+    <t>Rybakova Nataliya</t>
   </si>
   <si>
-    <t>Смирнова Валерия</t>
+    <t>Smirnova Valeriya</t>
   </si>
   <si>
-    <t>Дубарева Виктория</t>
+    <t>Dubareva Victory</t>
   </si>
   <si>
-    <t>Погосян Кристина</t>
+    <t>Pogosyan Kristina</t>
   </si>
   <si>
-    <t>Терещенко Дарья</t>
+    <t>Shchedrina Ekaterina</t>
   </si>
   <si>
-    <t>Щедрина Екатерина</t>
+    <t>Tereschenko Darya</t>
   </si>
   <si>
-    <t>Колосова Александра</t>
+    <t>Kolosova Aleksandra</t>
   </si>
   <si>
-    <t>Михайлова Дарья</t>
+    <t>Mikhaylova Dar'a</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Калинковичи</t>
+    <t>Kalinkavichy</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Воронеж</t>
+    <t>Voronezh</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Волгоград</t>
+    <t>Volgograd</t>
   </si>
   <si>
-    <t>Реутов</t>
+    <t>Reutov</t>
   </si>
   <si>
-    <t>Домодедово</t>
+    <t>Domodedovo</t>
   </si>
   <si>
-    <t>Красноярск</t>
+    <t>Krasnoyarsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -940,77 +940,77 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
         <v>1984</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>2004</v>
+        <v>1986</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1986</v>
+        <v>2004</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>2004</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>