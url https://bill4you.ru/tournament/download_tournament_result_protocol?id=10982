--- v0 (2026-03-17)
+++ v1 (2026-08-24)
@@ -20,147 +20,147 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>БК Пирамида (г. Тюмень)</t>
   </si>
   <si>
     <t>Тюмень. Турнир «Фора» Комбинированная пирамида. 2 тур</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>21.02.2026, БК Пирамида (г. Тюмень), Россия, Тюменская область, Тюмень, ул. Холодильная 19,  7 этаж.</t>
+    <t>21.02.2026, БК Пирамида (г. Тюмень), Russian Federation, Tyumen Region, Tyumen, ул. Холодильная 19,  7 этаж.</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Демышев Артём</t>
+    <t>Demyshev Artem</t>
   </si>
   <si>
-    <t>Филиппов Станислав</t>
+    <t>Filippov Stanislav</t>
   </si>
   <si>
-    <t>Асташев Никита</t>
+    <t>Astashev Nikita</t>
   </si>
   <si>
-    <t>Стекольников Андрей</t>
+    <t>Stekolnikov Andrey</t>
   </si>
   <si>
-    <t>Болотин Сергей</t>
+    <t>Bolotin Sergej</t>
   </si>
   <si>
-    <t>Ненашев Андрей-ст</t>
+    <t>Nenashev Andrey-st</t>
   </si>
   <si>
-    <t>Кучин Иван</t>
+    <t>Kuchin Ivan</t>
   </si>
   <si>
-    <t>Скляренко Леонид</t>
+    <t>Sklyarenko Leonid</t>
   </si>
   <si>
-    <t>Евсеев Алексей</t>
+    <t>Cherepanov Andrey</t>
   </si>
   <si>
-    <t>Лапшин Андрей</t>
+    <t>Evseev Alex</t>
   </si>
   <si>
-    <t>Черепанов Андрей</t>
+    <t>Lapshin Andrei</t>
   </si>
   <si>
-    <t>Шевелёв Александр</t>
+    <t>Shevelev Aleksandr</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
   <si>
-    <t>Челябинск</t>
+    <t>Chelyabinsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -781,91 +781,91 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
         <v>1983</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
-        <v>1984</v>
+        <v>1963</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>1978</v>
+        <v>1984</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>1963</v>
+        <v>1978</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>1990</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E19" s="9" t="s">