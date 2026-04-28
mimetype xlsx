--- v0 (2026-03-03)
+++ v1 (2026-04-28)
@@ -2139,51 +2139,51 @@
       </c>
       <c r="C62" s="8">
         <v>2000</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>128</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>157</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C63" s="8">
         <v>2008</v>
       </c>
       <c r="D63" s="8" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>137</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C64" s="8">
         <v>2006</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>130</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>143</v>
       </c>
       <c r="F64" s="1"/>