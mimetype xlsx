--- v1 (2026-04-28)
+++ v2 (2026-06-14)
@@ -446,78 +446,78 @@
   <si>
     <t>ХМАО - Югра</t>
   </si>
   <si>
     <t>Самарская область</t>
   </si>
   <si>
     <t>Владимирская область</t>
   </si>
   <si>
     <t>Свердловская область</t>
   </si>
   <si>
     <t>Санкт-Петербург</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>ДНР</t>
   </si>
   <si>
     <t>Новосибирская область</t>
   </si>
   <si>
+    <t>Республика Башкортостан</t>
+  </si>
+  <si>
+    <t>Рязанская область</t>
+  </si>
+  <si>
     <t>Республика Татарстан (Татарстан)</t>
   </si>
   <si>
-    <t>Рязанская область</t>
-[...1 lines deleted...]
-  <si>
     <t>Пермский край</t>
   </si>
   <si>
     <t>Белгородская область</t>
   </si>
   <si>
     <t>Ярославская область</t>
   </si>
   <si>
     <t>Иркутская область</t>
   </si>
   <si>
     <t>Ивановская область</t>
   </si>
   <si>
     <t>Республика Саха (Якутия)</t>
   </si>
   <si>
     <t>Хабаровский край</t>
-  </si>
-[...1 lines deleted...]
-    <t>Республика Башкортостан</t>
   </si>
   <si>
     <t>Красноярский край</t>
   </si>
   <si>
     <t>Ленинградская область</t>
   </si>
   <si>
     <t>Кемеровская область</t>
   </si>
   <si>
     <t>Воронежская область</t>
   </si>
   <si>
     <t>Волгоградская область</t>
   </si>
   <si>
     <t>Калининградская область</t>
   </si>
   <si>
     <t>Тульская область</t>
   </si>
   <si>
     <t>Челябинская область</t>
   </si>
@@ -1264,88 +1264,88 @@
       </c>
       <c r="D18" s="8" t="s">
         <v>128</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>142</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="8">
         <v>1999</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>127</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
         <v>2009</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>130</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>141</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
         <v>2007</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>143</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
         <v>2004</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>128</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>141</v>
       </c>
       <c r="F22" s="1"/>
@@ -1444,229 +1444,229 @@
       </c>
       <c r="D27" s="8" t="s">
         <v>127</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>138</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="8">
         <v>1991</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>127</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="8">
         <v>2003</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>128</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
         <v>131</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8">
         <v>1995</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>128</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>141</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>1997</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>128</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
         <v>2004</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>130</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
         <v>1997</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>130</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8">
         <v>1997</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>130</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="8">
         <v>2009</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>128</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>141</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="8">
         <v>1986</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>127</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8">
         <v>2003</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>130</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>141</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
@@ -1722,91 +1722,91 @@
       </c>
       <c r="D41" s="8" t="s">
         <v>130</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>141</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="8">
         <v>2006</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>130</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="8">
         <v>2003</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>128</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>141</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="8">
         <v>1981</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>128</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="8">
         <v>2010</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>130</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>139</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
@@ -2182,71 +2182,71 @@
       </c>
       <c r="D64" s="8" t="s">
         <v>130</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>143</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C65" s="8">
         <v>2012</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>130</v>
       </c>
       <c r="E65" s="9" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C66" s="8">
         <v>2007</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>130</v>
       </c>
       <c r="E66" s="9" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C67" s="8">
         <v>2009</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>133</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>159</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
     </row>
@@ -2302,51 +2302,51 @@
       </c>
       <c r="D70" s="8" t="s">
         <v>128</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>136</v>
       </c>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C71" s="8">
         <v>1996</v>
       </c>
       <c r="D71" s="8" t="s">
         <v>130</v>
       </c>
       <c r="E71" s="9" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C72" s="8">
         <v>1979</v>
       </c>
       <c r="D72" s="8" t="s">
         <v>131</v>
       </c>
       <c r="E72" s="9" t="s">
         <v>160</v>
       </c>
       <c r="F72" s="1"/>
       <c r="G72" s="1"/>
       <c r="H72" s="1"/>
     </row>
@@ -2419,51 +2419,51 @@
       </c>
       <c r="C76" s="8">
         <v>1989</v>
       </c>
       <c r="D76" s="8" t="s">
         <v>131</v>
       </c>
       <c r="E76" s="9" t="s">
         <v>163</v>
       </c>
       <c r="F76" s="1"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C77" s="8">
         <v>1987</v>
       </c>
       <c r="D77" s="8" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E77" s="9" t="s">
         <v>164</v>
       </c>
       <c r="F77" s="1"/>
       <c r="G77" s="1"/>
       <c r="H77" s="1"/>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C78" s="8">
         <v>1991</v>
       </c>
       <c r="D78" s="8" t="s">
         <v>130</v>
       </c>
       <c r="E78" s="9" t="s">
         <v>155</v>
       </c>
       <c r="F78" s="1"/>
@@ -2500,51 +2500,51 @@
       <c r="C80" s="8">
         <v>1973</v>
       </c>
       <c r="D80" s="8" t="s">
         <v>131</v>
       </c>
       <c r="E80" s="9" t="s">
         <v>165</v>
       </c>
       <c r="F80" s="1"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C81" s="8"/>
       <c r="D81" s="8" t="s">
         <v>131</v>
       </c>
       <c r="E81" s="9" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F81" s="1"/>
       <c r="G81" s="1"/>
       <c r="H81" s="1"/>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C82" s="8">
         <v>1980</v>
       </c>
       <c r="D82" s="8" t="s">
         <v>130</v>
       </c>
       <c r="E82" s="9" t="s">
         <v>166</v>
       </c>
       <c r="F82" s="1"/>
       <c r="G82" s="1"/>
       <c r="H82" s="1"/>
     </row>
@@ -2637,74 +2637,74 @@
       </c>
       <c r="C87" s="8">
         <v>2009</v>
       </c>
       <c r="D87" s="8" t="s">
         <v>130</v>
       </c>
       <c r="E87" s="9" t="s">
         <v>162</v>
       </c>
       <c r="F87" s="1"/>
       <c r="G87" s="1"/>
       <c r="H87" s="1"/>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C88" s="8">
         <v>2005</v>
       </c>
       <c r="D88" s="8" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="E88" s="9" t="s">
         <v>136</v>
       </c>
       <c r="F88" s="1"/>
       <c r="G88" s="1"/>
       <c r="H88" s="1"/>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>97</v>
       </c>
       <c r="C89" s="8">
         <v>2008</v>
       </c>
       <c r="D89" s="8" t="s">
         <v>130</v>
       </c>
       <c r="E89" s="9" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="F89" s="1"/>
       <c r="G89" s="1"/>
       <c r="H89" s="1"/>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C90" s="8">
         <v>2011</v>
       </c>
       <c r="D90" s="8" t="s">
         <v>133</v>
       </c>
       <c r="E90" s="9" t="s">
         <v>168</v>
       </c>
       <c r="F90" s="1"/>
       <c r="G90" s="1"/>
       <c r="H90" s="1"/>
     </row>
@@ -2958,91 +2958,91 @@
       </c>
       <c r="D103" s="8" t="s">
         <v>131</v>
       </c>
       <c r="E103" s="9" t="s">
         <v>170</v>
       </c>
       <c r="F103" s="1"/>
       <c r="G103" s="1"/>
       <c r="H103" s="1"/>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>112</v>
       </c>
       <c r="C104" s="8">
         <v>1994</v>
       </c>
       <c r="D104" s="8" t="s">
         <v>131</v>
       </c>
       <c r="E104" s="9" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F104" s="1"/>
       <c r="G104" s="1"/>
       <c r="H104" s="1"/>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B105" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C105" s="8">
         <v>1985</v>
       </c>
       <c r="D105" s="8" t="s">
         <v>131</v>
       </c>
       <c r="E105" s="9" t="s">
         <v>171</v>
       </c>
       <c r="F105" s="1"/>
       <c r="G105" s="1"/>
       <c r="H105" s="1"/>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C106" s="8">
         <v>2008</v>
       </c>
       <c r="D106" s="8" t="s">
         <v>132</v>
       </c>
       <c r="E106" s="9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F106" s="1"/>
       <c r="G106" s="1"/>
       <c r="H106" s="1"/>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B107" s="9" t="s">
         <v>115</v>
       </c>
       <c r="C107" s="8">
         <v>2009</v>
       </c>
       <c r="D107" s="8" t="s">
         <v>128</v>
       </c>
       <c r="E107" s="9" t="s">
         <v>172</v>
       </c>
       <c r="F107" s="1"/>
       <c r="G107" s="1"/>
       <c r="H107" s="1"/>
     </row>