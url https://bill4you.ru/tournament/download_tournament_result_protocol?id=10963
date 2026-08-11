--- v2 (2026-06-14)
+++ v3 (2026-08-11)
@@ -2815,51 +2815,51 @@
       <c r="B96" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C96" s="8">
         <v>1996</v>
       </c>
       <c r="D96" s="8" t="s">
         <v>131</v>
       </c>
       <c r="E96" s="9" t="s">
         <v>162</v>
       </c>
       <c r="F96" s="1"/>
       <c r="G96" s="1"/>
       <c r="H96" s="1"/>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>105</v>
       </c>
       <c r="C97" s="8"/>
       <c r="D97" s="8" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E97" s="9" t="s">
         <v>164</v>
       </c>
       <c r="F97" s="1"/>
       <c r="G97" s="1"/>
       <c r="H97" s="1"/>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>106</v>
       </c>
       <c r="C98" s="8">
         <v>2006</v>
       </c>
       <c r="D98" s="8" t="s">
         <v>130</v>
       </c>
       <c r="E98" s="9" t="s">
         <v>143</v>
       </c>
       <c r="F98" s="1"/>