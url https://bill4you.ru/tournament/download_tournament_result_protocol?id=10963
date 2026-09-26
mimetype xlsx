--- v3 (2026-08-11)
+++ v4 (2026-09-26)
@@ -1281,51 +1281,51 @@
       </c>
       <c r="C19" s="8">
         <v>1999</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>127</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>136</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
         <v>2009</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>141</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
         <v>2007</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>128</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>143</v>
       </c>
       <c r="F21" s="1"/>
@@ -2079,51 +2079,51 @@
       </c>
       <c r="C59" s="8">
         <v>1998</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>128</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>136</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C60" s="8">
         <v>2010</v>
       </c>
       <c r="D60" s="8" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>158</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C61" s="8">
         <v>1994</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>128</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>141</v>
       </c>
       <c r="F61" s="1"/>
@@ -2757,51 +2757,51 @@
       </c>
       <c r="C93" s="8">
         <v>2000</v>
       </c>
       <c r="D93" s="8" t="s">
         <v>128</v>
       </c>
       <c r="E93" s="9" t="s">
         <v>141</v>
       </c>
       <c r="F93" s="1"/>
       <c r="G93" s="1"/>
       <c r="H93" s="1"/>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>102</v>
       </c>
       <c r="C94" s="8">
         <v>1983</v>
       </c>
       <c r="D94" s="8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E94" s="9" t="s">
         <v>160</v>
       </c>
       <c r="F94" s="1"/>
       <c r="G94" s="1"/>
       <c r="H94" s="1"/>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>103</v>
       </c>
       <c r="C95" s="8">
         <v>1985</v>
       </c>
       <c r="D95" s="8" t="s">
         <v>130</v>
       </c>
       <c r="E95" s="9" t="s">
         <v>166</v>
       </c>
       <c r="F95" s="1"/>