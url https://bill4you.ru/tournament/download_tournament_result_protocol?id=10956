--- v0 (2026-06-19)
+++ v1 (2026-08-04)
@@ -89,60 +89,60 @@
   <si>
     <t>Бодягин Сергей</t>
   </si>
   <si>
     <t>Дмитриев Евгений</t>
   </si>
   <si>
     <t>Ильинс Александр</t>
   </si>
   <si>
     <t>Тарковский Данил</t>
   </si>
   <si>
     <t>Авакян Сирвен</t>
   </si>
   <si>
     <t>Егоров Виталий</t>
   </si>
   <si>
     <t>Илюшкин Валерий</t>
   </si>
   <si>
     <t>Кашинцев Данил</t>
   </si>
   <si>
+    <t>Kovalov Dmytro</t>
+  </si>
+  <si>
     <t>Suislep Tannar</t>
   </si>
   <si>
     <t>Мирошников Александр</t>
   </si>
   <si>
     <t>Fedulin Andrei</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kovalov Dmytro</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Страна</t>
   </si>
   <si>
     <t>Эстония</t>
   </si>
   <si>
     <t>Украина</t>
   </si>
 </sst>
 </file>
 
@@ -862,91 +862,91 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>2008</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
-        <v>1969</v>
+        <v>1985</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
-        <v>1961</v>
+        <v>1969</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
-        <v>1985</v>
+        <v>1961</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
         <v>1985</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E23" s="9" t="s">