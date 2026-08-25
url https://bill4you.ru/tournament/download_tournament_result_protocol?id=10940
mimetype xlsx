--- v0 (2026-03-03)
+++ v1 (2026-08-25)
@@ -12,191 +12,194 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Школа Бильярда Poolschool</t>
   </si>
   <si>
     <t>Поговорим по-мужски</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>22.02.2026, Poolschool. Твин, Россия, Москва, Новоясеневский проспект,  д. 2А стр. 1,  ТЦ "Твин Плаза" 3й этаж</t>
+    <t>22.02.2026, Poolschool. Твин, Russian Federation, Moscow, Новоясеневский проспект,  д. 2А стр. 1,  ТЦ "Твин Плаза" 3й этаж</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 18</t>
   </si>
   <si>
     <t>19 - 24</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Индрупский Владимир</t>
+    <t>Indrupsky Vladimir</t>
   </si>
   <si>
-    <t>Сергеев Кирилл</t>
+    <t>Sergeev Kirill</t>
   </si>
   <si>
-    <t>Макулов Тимофей</t>
+    <t>Makulov Timofej</t>
   </si>
   <si>
-    <t>Каландаров Артем</t>
+    <t>Kalandarov Artem</t>
   </si>
   <si>
-    <t>Гоцев Александр</t>
+    <t>Gocev Aleksandr</t>
   </si>
   <si>
-    <t>Жарких Роман</t>
+    <t>Omelchenko Anatol</t>
   </si>
   <si>
-    <t>Омельченко Анатолий</t>
+    <t>Rink Anton</t>
   </si>
   <si>
-    <t>Ринк Антон</t>
+    <t>Zharkih Roman</t>
   </si>
   <si>
-    <t>Герасимов Андрей</t>
+    <t>Gerasimov Andrey</t>
   </si>
   <si>
-    <t>Лютфалиев Руслан</t>
+    <t>Lyutfaliev Ruslan</t>
   </si>
   <si>
-    <t>Мухортов Виталий</t>
+    <t>Mukhortov Vitaly</t>
   </si>
   <si>
-    <t>Сергеев Игорь</t>
+    <t>Sergeev Igor</t>
   </si>
   <si>
-    <t>Гоцев Евгений</t>
+    <t>Gocev Evgenij</t>
   </si>
   <si>
-    <t>Колчев Андрей</t>
+    <t>Kolchev Andrey</t>
   </si>
   <si>
-    <t>Омельченко Григорий</t>
+    <t>Omelchenko Grigoriy</t>
   </si>
   <si>
-    <t>Попов Михаил</t>
+    <t>Popov Mikhail</t>
   </si>
   <si>
-    <t>Самойлов Алексей</t>
+    <t>Samoylov Aleksey</t>
   </si>
   <si>
-    <t>Тараторин Олег</t>
+    <t>Taratorin Oleg</t>
   </si>
   <si>
-    <t>Долгий Виктор</t>
+    <t>Dolgy Viktor</t>
   </si>
   <si>
-    <t>Кашапов Расиль</t>
+    <t>Kashapov Rasil</t>
   </si>
   <si>
-    <t>Львов Андрей</t>
+    <t>Lvov Andrey</t>
   </si>
   <si>
-    <t>Никипелов Сергей</t>
+    <t>Nikipelov Sergey</t>
   </si>
   <si>
-    <t>Опанасюк Дмитрий</t>
+    <t>Opanasyuk Dmitriy</t>
   </si>
   <si>
-    <t>Пантелеев Евгений</t>
+    <t>Panteleev Evgeny</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Красногорск</t>
+    <t>Paris</t>
+  </si>
+  <si>
+    <t>Krasnogorsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -755,94 +758,98 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1969</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>2007</v>
+        <v>1951</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>1951</v>
+        <v>2026</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C15" s="8"/>
+      <c r="C15" s="8">
+        <v>2007</v>
+      </c>
       <c r="D15" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="E15" s="9"/>
+      <c r="E15" s="9" t="s">
+        <v>45</v>
+      </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1985</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
@@ -955,51 +962,51 @@
       </c>
       <c r="D22" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>1988</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">