--- v0 (2026-05-15)
+++ v1 (2026-08-28)
@@ -20,180 +20,180 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>БК "Шаровая Молния"</t>
   </si>
   <si>
     <t>VI Рейтинговый турнир лиги Timbild сезон 2025-2026</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>17.02.2026, БК "Шаровая Молния", Россия, Красноярский край, Красноярск,  ул Молокова 37,  4 этаж</t>
+    <t>17.02.2026, БК "Шаровая Молния", Russian Federation, Krasnoyarsk Territory, Krasnoyarsk, Красноярск,  ул Молокова 37,  4 этаж</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
     <t>21 - 23</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Голощапов Михаил</t>
+    <t>Goloschapov Mihail</t>
   </si>
   <si>
-    <t>Лой Алексей</t>
+    <t>Loy Aleksey</t>
   </si>
   <si>
-    <t>Авдиенко Сергей</t>
+    <t>Avdienko Sergey</t>
   </si>
   <si>
-    <t>Авдюшкин Максим</t>
+    <t>Avdyushkin Maksim</t>
   </si>
   <si>
-    <t>Гамзатов Эдгар</t>
+    <t>Filippov Egor</t>
   </si>
   <si>
-    <t>Марков Константин</t>
+    <t>Gamzatov Edgar</t>
   </si>
   <si>
-    <t>Савин Павел</t>
+    <t>Markov Konstantin</t>
   </si>
   <si>
-    <t>Филиппов Егор</t>
+    <t>Savin Pavel</t>
   </si>
   <si>
-    <t>Зоммер Станислав</t>
+    <t>Mamatkulov Ruslan</t>
   </si>
   <si>
-    <t>Маматкулов Руслан</t>
+    <t>Melnikov Viacheslav</t>
   </si>
   <si>
-    <t>Мельников Вячеслав</t>
+    <t>Nikitin Oleg</t>
   </si>
   <si>
-    <t>Никитин Олег</t>
+    <t>Zommer Stanislav</t>
   </si>
   <si>
-    <t>Аитов Эдуард</t>
+    <t>Aitov Eduard</t>
   </si>
   <si>
-    <t>Бoндарик Владимир</t>
+    <t>Bondarik Vladimir</t>
   </si>
   <si>
-    <t>Комаров Алексей</t>
+    <t>Komarov Aleksey</t>
   </si>
   <si>
-    <t>Наумченко Василий</t>
+    <t>Naumchenko Vasiliy</t>
   </si>
   <si>
-    <t>Колесников Сергей</t>
+    <t>Kolesnikov Sergey</t>
   </si>
   <si>
-    <t>Тетерин Андрей</t>
+    <t>Shumeev Vasiliy</t>
   </si>
   <si>
-    <t>Шумеев Василий</t>
+    <t>Teterin Andrey</t>
   </si>
   <si>
-    <t>Якимов Николай</t>
+    <t>Yakimov Nikolay</t>
   </si>
   <si>
-    <t>Гладких Евгений</t>
+    <t>Gladkikh Evgeniy</t>
   </si>
   <si>
-    <t>Коршунов Никита</t>
+    <t>Korshunov Nikita</t>
   </si>
   <si>
-    <t>Тугарев Михаил</t>
+    <t>Tugarev Mikhail</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Красноярск</t>
+    <t>Krasnoyarsk</t>
   </si>
   <si>
-    <t>Свободный</t>
+    <t>Svobodny</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -730,191 +730,191 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1985</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1989</v>
+        <v>1986</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1976</v>
+        <v>1988</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1986</v>
+        <v>1976</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
-        <v>1984</v>
+        <v>1991</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1991</v>
+        <v>1984</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1984</v>
+        <v>1986</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1986</v>
+        <v>1984</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1986</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="9" t="s">
@@ -988,71 +988,71 @@
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1966</v>
+        <v>1978</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1978</v>
+        <v>1966</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>44</v>
       </c>