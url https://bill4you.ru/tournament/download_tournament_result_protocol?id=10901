--- v0 (2026-04-02)
+++ v1 (2026-08-20)
@@ -20,354 +20,354 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Федерация бильярдного спорта города Астана</t>
   </si>
   <si>
     <t>Чемпионат города Астана по "Динамичной пирамиде"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>21.02.2026, БК START , Казахстан, Акмолинская область, Астана, ул. Кургальжинское шоссе 20</t>
+    <t>21.02.2026, БК START , Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, ул. Кургальжинское шоссе 20</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 61</t>
   </si>
   <si>
     <t>65 - 70</t>
   </si>
   <si>
     <t>97 - 98</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Абильдаев Ерлан</t>
+    <t>Abildaev Erlan</t>
   </si>
   <si>
-    <t>Макашев Дастан</t>
+    <t>Makashev Dastan</t>
   </si>
   <si>
-    <t>Сеитов Нариман</t>
+    <t>Seitov Nariman</t>
   </si>
   <si>
-    <t>Тюлебаев Асет</t>
+    <t>Tyulebaev Aset</t>
   </si>
   <si>
-    <t>Аубакиров Азамат</t>
+    <t>Aubakirov Azamat</t>
   </si>
   <si>
-    <t>Имамов Мансур</t>
+    <t>Imamov Mansur</t>
   </si>
   <si>
-    <t>Карамолдаев Даулет</t>
+    <t>Karamoldaev Daulet</t>
   </si>
   <si>
-    <t>Молдабеков Бейбут</t>
+    <t>Moldabekov Beybut</t>
   </si>
   <si>
-    <t>Абдуллаев Данияр</t>
+    <t>Abdullaev Daniyar</t>
   </si>
   <si>
-    <t>Асанхан Асет</t>
+    <t>Asanhan Aset</t>
   </si>
   <si>
-    <t>Жанузакулы Алмас</t>
+    <t>Kapashev Bulat</t>
   </si>
   <si>
-    <t>Жуматай Елдос</t>
+    <t>Li Sergey</t>
   </si>
   <si>
-    <t>Капашев Булат</t>
+    <t>Ryshmanov Arman</t>
   </si>
   <si>
-    <t>Ли Сергей</t>
+    <t>Tulekbaev Erkegali</t>
   </si>
   <si>
-    <t>Рышманов Арман</t>
+    <t>Zhanuzakuly Almas</t>
   </si>
   <si>
-    <t>Тулекбаев Еркегали</t>
+    <t>Zhumatay Eldos</t>
   </si>
   <si>
-    <t>Айкеев Беклан</t>
+    <t>Atamuratov Ravil</t>
   </si>
   <si>
-    <t>Атамуратов Равиль</t>
+    <t>Aykeev Beklan</t>
   </si>
   <si>
-    <t>Бейсенов Бахтияр</t>
+    <t>Beisenov Bakhtiyar</t>
   </si>
   <si>
-    <t>Галимов Дамир</t>
+    <t>Dyusenov Dinmuhamed</t>
   </si>
   <si>
-    <t>Джарасов Алмаз</t>
+    <t>Esentaev Meyrhan</t>
   </si>
   <si>
-    <t>Дюсенов Динмухамед</t>
+    <t>Faizullin Madi</t>
   </si>
   <si>
-    <t>Ерланов Мади</t>
+    <t>Galimov Damir</t>
   </si>
   <si>
-    <t>Есентаев Мейрхан</t>
+    <t>Jarassov Almaz</t>
   </si>
   <si>
-    <t>Зейнебаев Тимур</t>
+    <t>Kim Petr</t>
   </si>
   <si>
-    <t>Ким Пётр</t>
+    <t>Kugay Vladimir</t>
   </si>
   <si>
-    <t>Кугай Владимир</t>
+    <t>Moldabekov Adil</t>
   </si>
   <si>
-    <t>Молдабеков Адиль</t>
+    <t>Shakaev Sabit</t>
   </si>
   <si>
-    <t>Талапкали Азамат</t>
+    <t>Talapkali Azamat</t>
   </si>
   <si>
-    <t>Токтасынов Толымжан</t>
+    <t>Toktasynov Tolymzhan</t>
   </si>
   <si>
-    <t>Файзуллин Мади</t>
+    <t>Yerlanov Madi</t>
   </si>
   <si>
-    <t>Шакаев Сабит</t>
+    <t>Zeynebaev Timur</t>
   </si>
   <si>
-    <t>Айтымов Арман</t>
+    <t>Aitymov Arman</t>
   </si>
   <si>
-    <t>Амангелди Рустем</t>
+    <t>Amangeldi Rustem</t>
   </si>
   <si>
-    <t>Ахметалиев Жанабай</t>
+    <t>Bapahin Saken</t>
   </si>
   <si>
-    <t>Байгалиев Адильжан</t>
+    <t>Baygaliev Adilzhan</t>
   </si>
   <si>
-    <t>Бапахин Сакен</t>
+    <t>Hshsjjshjshs Jsjsjsjsjhzh</t>
   </si>
   <si>
-    <t>Жанбозов Ержан</t>
+    <t>Kurasbek Yerlan</t>
   </si>
   <si>
-    <t>Құрасбек Ерлан</t>
+    <t>Malayev Nurlan</t>
   </si>
   <si>
-    <t>Малаев Нурлан</t>
+    <t>Mingazov Ildar</t>
   </si>
   <si>
-    <t>Мингазов Ильдар</t>
+    <t>Nossenko Danil</t>
   </si>
   <si>
-    <t>Носенко Данил</t>
+    <t>Nurberdiev Nurkasym</t>
   </si>
   <si>
-    <t>Нурбердиев Нуркасым</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Sarin Azamat</t>
   </si>
   <si>
-    <t>Сарин Азамат</t>
+    <t>Sembaev Olzhas</t>
   </si>
   <si>
-    <t>Сембаев Олжас</t>
+    <t>Te Denis</t>
   </si>
   <si>
-    <t>Те Денис</t>
+    <t>Toktarbekov Arhat</t>
   </si>
   <si>
-    <t>Токтарбеков Архат</t>
+    <t>Zhanbozov Erzhan</t>
   </si>
   <si>
-    <t>Аубакиров Чокан</t>
+    <t>Aubakirov Chokan</t>
   </si>
   <si>
-    <t>Байбулатов Марат</t>
+    <t>Baybulatov Marat</t>
   </si>
   <si>
-    <t>Жамалов Куаныш</t>
+    <t>Hisimov Akan</t>
   </si>
   <si>
-    <t>Имашев Ануар</t>
+    <t>Imashev Anuar</t>
   </si>
   <si>
-    <t>Кубеков Нурлан</t>
+    <t>Kubekov Nurlan</t>
   </si>
   <si>
-    <t>Мадибеков Роллан</t>
+    <t>Madybekov Rollan</t>
   </si>
   <si>
-    <t>Макашев Бауржан</t>
+    <t>Makashev Baurzhan</t>
   </si>
   <si>
-    <t>Масалимов Саят</t>
+    <t>Masalimov Sayat</t>
   </si>
   <si>
-    <t>Молдабеков Арлан</t>
+    <t>Moldabekov Arlan</t>
   </si>
   <si>
-    <t>Тынкозиев Женисбек</t>
+    <t>Shynarbek Nauryzbek</t>
   </si>
   <si>
-    <t>Умбетов Нурхан</t>
+    <t>Tynkoziev Zhenisbek</t>
   </si>
   <si>
-    <t>Хисимов Акан</t>
+    <t>Umbetov Nurhan</t>
   </si>
   <si>
-    <t>Шынарбек Наурызбек</t>
+    <t>Zhamalov Kuanysh</t>
   </si>
   <si>
-    <t>Аябов Руслан</t>
+    <t>Ayabov Ruslan</t>
   </si>
   <si>
-    <t>Баданов Рамазан</t>
+    <t>Badanov Ramazan</t>
   </si>
   <si>
-    <t>Жунусов Азамат</t>
+    <t>Kim Darya</t>
   </si>
   <si>
-    <t>Ким Дарья</t>
+    <t>Saiduakassov Damir</t>
   </si>
   <si>
-    <t>Сайдуакасов Дамир</t>
+    <t>UAKHASHOV YERNUR</t>
   </si>
   <si>
-    <t>Уахашов Ернур</t>
+    <t>Zhunusov Azamat</t>
   </si>
   <si>
-    <t>Бидаулетов Максат</t>
+    <t>Bidauletov Maksat</t>
   </si>
   <si>
-    <t>Иванов Айкын</t>
+    <t>Ivanov Aykyn</t>
   </si>
   <si>
-    <t>Абдрахманова Шолпан</t>
+    <t>Abdrahmanova Sholpan</t>
   </si>
   <si>
-    <t>Батай Мурат</t>
+    <t>Batay Murat</t>
   </si>
   <si>
-    <t>Ким Антон</t>
+    <t>Kim Anton</t>
   </si>
   <si>
-    <t>Кумархан Темиртас</t>
+    <t>Kumarkhan Temirtas</t>
   </si>
   <si>
-    <t>Саден Дастан</t>
+    <t>Saden Dastan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>Репин Денис</t>
+    <t>Repin Denis</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
   <si>
-    <t>Алматы</t>
+    <t>Almaty</t>
   </si>
   <si>
-    <t>Караганда</t>
+    <t>Karagandy</t>
   </si>
   <si>
-    <t>Актау</t>
+    <t>Aktau</t>
   </si>
   <si>
-    <t>Семей</t>
+    <t>Semey</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1021,381 +1021,381 @@
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="8">
         <v>1987</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C18" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C19" s="8"/>
+      <c r="C19" s="8">
+        <v>1980</v>
+      </c>
       <c r="D19" s="8" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C20" s="8"/>
+      <c r="C20" s="8">
+        <v>1995</v>
+      </c>
       <c r="D20" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C21" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="8">
-        <v>1995</v>
+        <v>1986</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C24" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C25" s="8"/>
+      <c r="C25" s="8">
+        <v>2001</v>
+      </c>
       <c r="D25" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C27" s="8">
-        <v>1998</v>
+        <v>1993</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C28" s="8">
-        <v>1990</v>
+        <v>1970</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C29" s="8">
-        <v>1993</v>
+        <v>2000</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C30" s="8">
-        <v>1992</v>
+        <v>1998</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C31" s="8">
-        <v>1970</v>
+        <v>1990</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="C32" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C32" s="8"/>
       <c r="D32" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C33" s="8"/>
       <c r="D33" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="C34" s="8"/>
+      <c r="C34" s="8">
+        <v>1996</v>
+      </c>
       <c r="D34" s="8" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C35" s="8">
-        <v>1996</v>
+        <v>1969</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C36" s="8">
         <v>1993</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F36" s="1"/>
@@ -1406,71 +1406,71 @@
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C37" s="8"/>
       <c r="D37" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>103</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C38" s="8">
-        <v>2000</v>
+        <v>1992</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C39" s="8">
-        <v>1969</v>
+        <v>1967</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C40" s="8"/>
       <c r="D40" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>99</v>
       </c>
@@ -1482,286 +1482,286 @@
       <c r="A41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C41" s="8"/>
       <c r="D41" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C42" s="8">
-        <v>2019</v>
+        <v>1984</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C43" s="8">
         <v>2004</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C44" s="8">
-        <v>1984</v>
+        <v>2019</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>54</v>
       </c>
-      <c r="C45" s="8"/>
+      <c r="C45" s="8">
+        <v>1992</v>
+      </c>
       <c r="D45" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C46" s="8">
         <v>1992</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C47" s="8">
-        <v>1992</v>
+        <v>1985</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C48" s="8">
-        <v>1985</v>
+        <v>1983</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C49" s="8">
-        <v>1983</v>
+        <v>2004</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="C50" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C50" s="8"/>
       <c r="D50" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="C51" s="8"/>
+      <c r="C51" s="8">
+        <v>1987</v>
+      </c>
       <c r="D51" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E51" s="9" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="C52" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C52" s="8"/>
       <c r="D52" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E52" s="9" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="C53" s="8"/>
+      <c r="C53" s="8">
+        <v>1988</v>
+      </c>
       <c r="D53" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="C54" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C54" s="8"/>
       <c r="D54" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C55" s="8"/>
       <c r="D55" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F55" s="1"/>
@@ -1920,108 +1920,108 @@
       <c r="A64" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C64" s="8"/>
       <c r="D64" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C65" s="8">
-        <v>1986</v>
+        <v>2002</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="C66" s="8"/>
+      <c r="C66" s="8">
+        <v>1986</v>
+      </c>
       <c r="D66" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E66" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C67" s="8"/>
       <c r="D67" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>77</v>
       </c>
-      <c r="C68" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C68" s="8"/>
       <c r="D68" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E68" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C69" s="8"/>
       <c r="D69" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F69" s="1"/>
@@ -2037,108 +2037,108 @@
       </c>
       <c r="C70" s="8">
         <v>1983</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C71" s="8">
         <v>1990</v>
       </c>
       <c r="D71" s="8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E71" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C72" s="8">
-        <v>1990</v>
+        <v>1982</v>
       </c>
       <c r="D72" s="8" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E72" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F72" s="1"/>
       <c r="G72" s="1"/>
       <c r="H72" s="1"/>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>82</v>
       </c>
       <c r="C73" s="8">
-        <v>1982</v>
+        <v>1992</v>
       </c>
       <c r="D73" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E73" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F73" s="1"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C74" s="8">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="D74" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E74" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F74" s="1"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C75" s="8"/>
       <c r="D75" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E75" s="9" t="s">
         <v>99</v>
       </c>