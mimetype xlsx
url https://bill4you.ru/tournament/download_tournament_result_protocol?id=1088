--- v1 (2026-03-20)
+++ v2 (2026-09-19)
@@ -83,51 +83,51 @@
   <si>
     <t>Тимонин Андрей</t>
   </si>
   <si>
     <t>Жегалов Александр</t>
   </si>
   <si>
     <t>Сунгатуллин Карим</t>
   </si>
   <si>
     <t>Краснов Семен</t>
   </si>
   <si>
     <t>Минабутдинов Адель</t>
   </si>
   <si>
     <t>Туганов Артур</t>
   </si>
   <si>
     <t>Юнусов Амирхан</t>
   </si>
   <si>
     <t>Буклаев Даниил</t>
   </si>
   <si>
-    <t>Г а</t>
+    <t>Г А</t>
   </si>
   <si>
     <t>Гарипов Тамерлан</t>
   </si>
   <si>
     <t>Митягин Ярослав</t>
   </si>
   <si>
     <t>Зайцев Тимофей</t>
   </si>
   <si>
     <t>Тремаскин Матвей</t>
   </si>
   <si>
     <t>Фатин Мирон</t>
   </si>
   <si>
     <t>Хасанов Тимур</t>
   </si>
   <si>
     <t>Гарипов Оскар</t>
   </si>
   <si>
     <t>Гарифуллин Азат</t>
   </si>