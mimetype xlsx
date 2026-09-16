--- v0 (2026-03-03)
+++ v1 (2026-09-16)
@@ -20,249 +20,249 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t xml:space="preserve">ОО БАБС </t>
   </si>
   <si>
     <t>Республиканские соревнования «Новое поколение» ( Пирамида). 1 этап</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>22.02.2026, БК "Чижовка-Арена", Беларусь, Минск, ул. Ташкентская 19</t>
+    <t>22.02.2026, БК "Чижовка-Арена", Belarus, Minsk, ул. Ташкентская 19</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 40</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Воронько Даниил</t>
+    <t>Voronko Daniil</t>
   </si>
   <si>
-    <t>Осипов Даниил</t>
+    <t>Osipov Daniil</t>
   </si>
   <si>
-    <t>Вашукевич Павел</t>
+    <t>Petuhov Aleksandr</t>
   </si>
   <si>
-    <t>Петухов Александр</t>
+    <t>Vashukevich Pavel</t>
   </si>
   <si>
-    <t>Дрозд Илья</t>
+    <t>Drozd Il'a</t>
   </si>
   <si>
-    <t>Колошко Кирилл</t>
+    <t>Koloshko Kirill</t>
   </si>
   <si>
-    <t>Крук Андрей</t>
+    <t>Kruk Andrew</t>
   </si>
   <si>
-    <t>Сойка Савелий</t>
+    <t>Sojka Savelij</t>
   </si>
   <si>
-    <t>Ефимова Камилла</t>
+    <t>Efimova Kamila</t>
   </si>
   <si>
-    <t>Коголенок Тимофей</t>
+    <t>Kogolenok Timofey</t>
   </si>
   <si>
-    <t>Маковский Захар</t>
+    <t>Kurickiy Kirill</t>
   </si>
   <si>
-    <t>Мизовец Артем</t>
+    <t>Mizovec Artem</t>
   </si>
   <si>
-    <t>Мухин Артём</t>
+    <t>Mukhin Artyom</t>
   </si>
   <si>
-    <t>Некрашевич Денис</t>
+    <t>Nekrashevich Denis</t>
   </si>
   <si>
-    <t>Першай Глеб</t>
+    <t>Pershay Gleb</t>
   </si>
   <si>
-    <t>Петраков Андрей</t>
+    <t>Petrakov Andrey</t>
   </si>
   <si>
-    <t>Белоцкий Вадим</t>
+    <t>Belotsky Vadim</t>
   </si>
   <si>
-    <t>Богдан Алексей</t>
+    <t>Bogdan Alexey</t>
   </si>
   <si>
-    <t>Вашковский Вячеслав</t>
+    <t>Egorov Igor</t>
   </si>
   <si>
-    <t>Егоров Игорь</t>
+    <t>Kamianchuk Yahor</t>
   </si>
   <si>
-    <t>Каменчук Егор</t>
+    <t>Kozel Ilia</t>
   </si>
   <si>
-    <t>Козел Илья</t>
+    <t>Kruk Maksim</t>
   </si>
   <si>
-    <t>Крук Максим</t>
-[...23 lines deleted...]
-    <t>Шумскмй Богдан</t>
+    <t>Kuznetsov Arseniy</t>
   </si>
   <si>
     <t>Levinson Arseniy</t>
   </si>
   <si>
-    <t>Альхимович Сергей</t>
+    <t>Lisimenko Albina</t>
   </si>
   <si>
-    <t>Драница Семен</t>
+    <t>Prokopenko Dmitriy</t>
   </si>
   <si>
-    <t>Ермолик Арсений</t>
+    <t>Pryhazhayeu Artem</t>
   </si>
   <si>
-    <t>Иванов Денис</t>
+    <t>Room Elizaveta</t>
   </si>
   <si>
-    <t>Лазарчик Егор</t>
+    <t>Shumski Bogdan</t>
   </si>
   <si>
-    <t>Малец Степан</t>
+    <t>Susha Nikolay</t>
   </si>
   <si>
-    <t>Смычковский Матвей</t>
+    <t>Tsybulka Gleb</t>
   </si>
   <si>
-    <t>Шумко Елизавета</t>
+    <t>Vashkovskiy Viacheslav</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Alkhimovitch Sergey</t>
+  </si>
+  <si>
+    <t>Denis Ivanov</t>
+  </si>
+  <si>
+    <t>Dranica Semen</t>
+  </si>
+  <si>
+    <t>Ermolik Arseni</t>
+  </si>
+  <si>
+    <t>Lazarchik Egor</t>
+  </si>
+  <si>
+    <t>Malec Stepan</t>
+  </si>
+  <si>
+    <t>Shumko Lizaveta</t>
+  </si>
+  <si>
+    <t>Smychkovskiy Matvei</t>
+  </si>
+  <si>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Борисов</t>
+    <t>Barysaw</t>
   </si>
   <si>
-    <t>Бобруйск</t>
+    <t>Babrujsk</t>
   </si>
   <si>
-    <t>Барановичи</t>
+    <t>Baranavichy</t>
   </si>
   <si>
-    <t>городской посёлок Глуск</t>
+    <t>garadski pasiolak Glusk</t>
   </si>
   <si>
-    <t>Жодино</t>
+    <t>Zhodzina</t>
   </si>
   <si>
-    <t>Калинковичи</t>
+    <t>Kalinkavichy</t>
   </si>
   <si>
-    <t>агрогородок Старо-Борисов</t>
+    <t>ahraharadok Starabarysaŭ</t>
   </si>
   <si>
-    <t>Могилёв</t>
+    <t>Viciebsk</t>
   </si>
   <si>
-    <t>Витебск</t>
+    <t>Magiliow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -769,71 +769,71 @@
       </c>
       <c r="D9" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
         <v>2010</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>2010</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>2010</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
@@ -1083,397 +1083,397 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
         <v>2011</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
         <v>2010</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>2010</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
         <v>2012</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="8">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="8">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="8">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C40" s="8">
         <v>2010</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C41" s="8">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C42" s="8">
         <v>2011</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C43" s="8">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C44" s="8">
         <v>2009</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
@@ -1483,77 +1483,77 @@
       </c>
       <c r="B45" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C45" s="8">
         <v>2011</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C46" s="8">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C47" s="8">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="10"/>
       <c r="B48" s="7"/>
       <c r="C48" s="7"/>
       <c r="D48" s="7"/>
       <c r="E48" s="7"/>
       <c r="F48" s="7"/>
       <c r="G48" s="7"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="10"/>
       <c r="B49" s="7"/>
       <c r="C49" s="7"/>
       <c r="D49" s="7"/>
       <c r="E49" s="7"/>
       <c r="F49" s="7"/>
       <c r="G49" s="7"/>
       <c r="H49" s="1"/>
     </row>