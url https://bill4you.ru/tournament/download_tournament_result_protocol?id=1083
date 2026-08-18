--- v1 (2025-12-28)
+++ v2 (2026-08-18)
@@ -20,207 +20,207 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>ФБС Рязанской области</t>
   </si>
   <si>
     <t>Открытое первенство "Рязанские надежды"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>21.01.2023, ГАУ ДО РО "СШОР ЦСК", Россия, Рязанская область, Рязань, ул. Спортивная 19</t>
+    <t>21.01.2023, ГАУ ДО РО "СШОР ЦСК", Russian Federation, Ryazan Region, Ryazan region, ул. Спортивная 19</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 28</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Черников Дмитрий</t>
+    <t>Chernikov Dmitry</t>
   </si>
   <si>
-    <t>Федоренко Демьян</t>
+    <t>Fedorenko Dem'an</t>
   </si>
   <si>
-    <t>Ленкова Милана</t>
+    <t>Fedorov Egor</t>
   </si>
   <si>
-    <t>Федоров Егор</t>
+    <t>Lenkova Milana</t>
   </si>
   <si>
-    <t>Кузьмин Илья</t>
+    <t>Kuz'min Il'a</t>
   </si>
   <si>
-    <t>Сазонов Арсений</t>
+    <t>Sazonov Arseniy</t>
   </si>
   <si>
-    <t>Серяченко Валерия</t>
+    <t>Seracenko Valeria</t>
   </si>
   <si>
-    <t>Тюрникова Алёна</t>
+    <t>Tyurnikova Alena</t>
   </si>
   <si>
-    <t>Бушков Александр</t>
+    <t>Buskov Aleksandr</t>
   </si>
   <si>
-    <t>Гуртикова Дарья</t>
+    <t>Gurtikova Dar'a</t>
   </si>
   <si>
-    <t>Жиркова Ксения</t>
+    <t>Ivasenko Nikita</t>
   </si>
   <si>
-    <t>Иващенко Никита</t>
+    <t>Kostikova Polina</t>
   </si>
   <si>
-    <t>Костикова Полина</t>
+    <t>Molchanova Nina</t>
   </si>
   <si>
-    <t>Молчанова Нина</t>
+    <t>Sergeeva Anastasia</t>
   </si>
   <si>
-    <t>Сергеева Анастасия</t>
+    <t>Urov Maksim</t>
   </si>
   <si>
-    <t>Юров Максим</t>
+    <t>Zhirkova Kseniya</t>
   </si>
   <si>
-    <t>Гришина Анна</t>
+    <t>Grisina Anna</t>
   </si>
   <si>
-    <t>Извеков Александр</t>
+    <t>Izvekov Aleksandr</t>
   </si>
   <si>
-    <t>Лощиков Сергей</t>
+    <t>Losikov Sergej</t>
   </si>
   <si>
-    <t>Медведев Арсений</t>
+    <t>Medvedev Arsenij</t>
   </si>
   <si>
-    <t>Медведева Василиса</t>
+    <t>Medvedeva Vasilisa</t>
   </si>
   <si>
-    <t>Ситникова Любовь</t>
+    <t>Sitnikova Lubov'</t>
   </si>
   <si>
-    <t>Строилова Ирина</t>
+    <t>Stroilova Irina</t>
   </si>
   <si>
-    <t>Юров Марк</t>
+    <t>Urov Mark</t>
   </si>
   <si>
-    <t>Бахтиозина Варвара</t>
+    <t>Bahtiozina Varvara</t>
   </si>
   <si>
-    <t>Житков Давид</t>
+    <t>Ionov Georgij</t>
   </si>
   <si>
-    <t>Ионов Георгий</t>
+    <t>Sal'nikova Valeria</t>
   </si>
   <si>
-    <t>Сальникова Валерия</t>
+    <t>Zitkov David</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>3юн</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Рязань</t>
+    <t>Ryazan region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -724,71 +724,71 @@
       </c>
       <c r="C9" s="8">
         <v>2007</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
         <v>2012</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>2012</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>2009</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F12" s="1"/>
@@ -881,154 +881,154 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>2009</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>2009</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>2009</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F24" s="1"/>
@@ -1181,94 +1181,94 @@
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>2008</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="10"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="10"/>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>