--- v0 (2026-03-26)
+++ v1 (2026-08-28)
@@ -20,159 +20,159 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>БК "LEMON", г. Нефтекамск</t>
   </si>
   <si>
     <t>Открытый турнир БК "LEMON"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>15.02.2026, БК "LEMON", г. Нефтекамск, Россия, Республика Башкортостан, Нефтекамск, проспект Юбилейный,  18,  3 этаж</t>
+    <t>15.02.2026, БК "LEMON", г. Нефтекамск, Russian Federation, Republic of Bashkortostan, City of Neftekamsk, проспект Юбилейный,  18,  3 этаж</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Силантьев Сергей</t>
+    <t>Silant'ev Sergei</t>
   </si>
   <si>
-    <t>Казаков Андрей</t>
+    <t>Kazakov Andrey</t>
   </si>
   <si>
-    <t>Куликов Альберт</t>
+    <t>Kulikov Albert</t>
   </si>
   <si>
-    <t>Шуматбаев Эдуард</t>
+    <t>Shumatbaev Eduard</t>
   </si>
   <si>
-    <t>Брусник Николай</t>
+    <t>Brusnik Nikolay</t>
   </si>
   <si>
-    <t>Киселев Александр</t>
+    <t>Kiselev Alexander</t>
   </si>
   <si>
-    <t>Салимов Руслан</t>
+    <t>Salimov Ruslan</t>
   </si>
   <si>
-    <t>Степанов Игорь</t>
+    <t>Stepanov Igor</t>
   </si>
   <si>
-    <t>Климин Станислав</t>
+    <t>Chudinovskiy Nikolay</t>
   </si>
   <si>
-    <t>Саляхов Алан</t>
+    <t>Hubbutdinov Viner</t>
   </si>
   <si>
-    <t>Хуббутдинов Винер</t>
+    <t>Klimin Stanislav</t>
   </si>
   <si>
-    <t>Чудиновский Николай</t>
+    <t>Salyakhov Alan</t>
   </si>
   <si>
-    <t>Абрамов Владимир</t>
+    <t>Abramov Vladimir</t>
   </si>
   <si>
-    <t>Ахмадуллин Динислам</t>
+    <t>Ahmadullin Dinislam</t>
   </si>
   <si>
-    <t>Миривязов Рустам</t>
+    <t>Mirivyazov Rustam</t>
   </si>
   <si>
-    <t>Муллакаев Алмаз</t>
+    <t>Mullakaev Almaz</t>
   </si>
   <si>
-    <t>Галеев Рамиль</t>
+    <t>Galeev Ramil</t>
   </si>
   <si>
-    <t>Хабибуллин Марат</t>
+    <t>Khabibullin Marat</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Чайковский</t>
+    <t>Chaykovskiy</t>
   </si>
   <si>
-    <t>Нефтекамск</t>
+    <t>City of Neftekamsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -791,111 +791,111 @@
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8"/>
       <c r="D15" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>1984</v>
+        <v>1986</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>2002</v>
+        <v>1989</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1989</v>
+        <v>1984</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1986</v>
+        <v>2002</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1981</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="9" t="s">