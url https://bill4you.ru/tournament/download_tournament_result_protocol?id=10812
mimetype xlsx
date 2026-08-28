--- v0 (2026-03-30)
+++ v1 (2026-08-28)
@@ -20,183 +20,183 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>БК Ковбой</t>
   </si>
   <si>
     <t>Московская пирамида (Сибирка)</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>15.02.2026, БК Ковбой, Россия, Краснодарский край, Кропоткин, Красная 221</t>
+    <t>15.02.2026, БК Ковбой, Russian Federation, Krasnodar Territory, Kropotkin, Красная 221</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 19</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Маркосян Ашик</t>
+    <t>Markosyan Ashik</t>
   </si>
   <si>
-    <t>Бондаренко Олег</t>
+    <t>Bondarenko Oleg</t>
   </si>
   <si>
-    <t>Оганесян Айк</t>
+    <t>Oganesyan Aik</t>
   </si>
   <si>
-    <t>Юртаев Дмитрий</t>
+    <t>Yurtaev Dmitriy</t>
   </si>
   <si>
-    <t>Калашников Владислав</t>
+    <t>Kalashnikov Vladislav</t>
   </si>
   <si>
-    <t>Османов Аюб</t>
+    <t>Osmanov Ayub</t>
   </si>
   <si>
-    <t>Самвелян Семён</t>
+    <t>Samvelyan Semen</t>
   </si>
   <si>
-    <t>Судаков Олег</t>
+    <t>Sudakov Oleg</t>
   </si>
   <si>
-    <t>Андриянц Юрий</t>
+    <t>Anrianz Yurii</t>
   </si>
   <si>
-    <t>Белоусов Руслан</t>
+    <t>Belousov Ruslan</t>
   </si>
   <si>
-    <t>Коханов Олег</t>
+    <t>Kohanov Oleg</t>
   </si>
   <si>
-    <t>Кулаков Максим</t>
+    <t>Kulakov Maxim</t>
   </si>
   <si>
-    <t>Арзуманов Трифон</t>
+    <t>Achkalas Denis</t>
   </si>
   <si>
-    <t>Ачкалас Денис</t>
+    <t>Arzumanov Trifon</t>
   </si>
   <si>
-    <t>Гаспарян Артур</t>
+    <t>Gasparyan Artur</t>
   </si>
   <si>
-    <t>Сааякян Андраник</t>
+    <t>Saakyan Andranik</t>
   </si>
   <si>
-    <t>Заварзин Степан</t>
+    <t>Saakyan Sarkis</t>
   </si>
   <si>
-    <t>Саакян Саркис</t>
+    <t>Yurtaev Oleg</t>
   </si>
   <si>
-    <t>Юртаев Олег</t>
+    <t>Zavarzin Stepan</t>
   </si>
   <si>
-    <t>Суханов Владимир</t>
+    <t>Sukhanov Vladimir</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Кропоткин</t>
+    <t>Kropotkin</t>
   </si>
   <si>
-    <t>Ставрополь</t>
+    <t>Stavropol</t>
   </si>
   <si>
-    <t>Армавир</t>
+    <t>Armavir</t>
   </si>
   <si>
-    <t>Тында</t>
+    <t>Tynda</t>
   </si>
   <si>
-    <t>Тихорецк</t>
+    <t>Tikhoretsk</t>
   </si>
   <si>
-    <t>Курганинск</t>
+    <t>Kurgan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -895,76 +895,76 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>1988</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>1991</v>
+        <v>1985</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="E20" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E20" s="9"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1985</v>
+        <v>1991</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="E21" s="9"/>
+      <c r="E21" s="9" t="s">
+        <v>45</v>
+      </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>1985</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
@@ -973,96 +973,96 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>1984</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
-        <v>1980</v>
+        <v>1996</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1996</v>
+        <v>1959</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="E25" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E25" s="9"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1959</v>
+        <v>1980</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="E26" s="9"/>
+      <c r="E26" s="9" t="s">
+        <v>41</v>
+      </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8">
         <v>25</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
         <v>1955</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">