--- v0 (2026-04-01)
+++ v1 (2026-08-25)
@@ -12,221 +12,224 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>БК "Чемпион" (на Дмитрова)</t>
   </si>
   <si>
     <t>Кубок БК "Чемпион" по Московская пирамиде среди любителей</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>14.02.2026, БК "Чемпион" (на Дмитрова), Россия, Краснодарский край, Краснодар, ул. Димитрова,  75</t>
+    <t>14.02.2026, БК "Чемпион" (на Дмитрова), Russian Federation, Krasnodar Territory, Krasnodar, ул. Димитрова,  75</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Савенко Сергей</t>
+    <t>Savenko Sergey</t>
   </si>
   <si>
-    <t>Шапаров Мурад</t>
+    <t>Shaparov Murad</t>
   </si>
   <si>
-    <t>Гурдов Давран</t>
+    <t>Gurdov Davran</t>
   </si>
   <si>
-    <t>Муратов Адам</t>
+    <t>Muratov Adam</t>
   </si>
   <si>
-    <t>Гусейнов Руслан</t>
+    <t>Guseynov Ruslan</t>
   </si>
   <si>
-    <t>Мирзошарифов Мухаммад</t>
+    <t>Mirzosharifov Muhammad</t>
   </si>
   <si>
-    <t>Паразян Арман</t>
+    <t>Parazyan Arman</t>
   </si>
   <si>
-    <t>Пастухов Роман</t>
+    <t>Pastuhov Roman</t>
   </si>
   <si>
-    <t>Абрамов Ашот</t>
+    <t>Abramov Ashot</t>
   </si>
   <si>
-    <t>Аванян Самвел</t>
+    <t>Avanyan Samvel</t>
   </si>
   <si>
-    <t>Беркоз Георгий</t>
+    <t>Berkoz Georgiy</t>
   </si>
   <si>
-    <t>Ивченко Михаил</t>
+    <t>Hut Azmet</t>
   </si>
   <si>
-    <t>Макаров Дмитрий</t>
+    <t>Ivchenko Mikhail</t>
   </si>
   <si>
-    <t>Мамухов Аслан</t>
+    <t>Khadzhirokov Tengiz</t>
   </si>
   <si>
-    <t>Хаджироков Тенгиз</t>
+    <t>Makarov Dmitriy</t>
   </si>
   <si>
-    <t>Хут Азмет</t>
+    <t>Mamukhov Aslan</t>
   </si>
   <si>
-    <t>Давыдов Андрей</t>
+    <t>Davidov Andrey</t>
   </si>
   <si>
-    <t>Дедков Николай</t>
+    <t>Dedkov Nikolay</t>
   </si>
   <si>
-    <t>Князев Илья</t>
+    <t>Huako Yusuf</t>
   </si>
   <si>
-    <t>Кочерга Олег</t>
+    <t>Knyazev Ilya</t>
   </si>
   <si>
-    <t>Петросян Давид</t>
+    <t>Kocherga Oleg</t>
   </si>
   <si>
-    <t>Хуако Юсуф</t>
+    <t>Petrosyan David</t>
   </si>
   <si>
-    <t>Шадрин Егор</t>
+    <t>Shadrin Egor</t>
   </si>
   <si>
-    <t>Шах Денис</t>
+    <t>Shah Denis</t>
   </si>
   <si>
-    <t>Волков Игорь</t>
+    <t>Danchenko Georgiy</t>
   </si>
   <si>
-    <t>Данченко Георгий</t>
+    <t>Didichev Alibek</t>
   </si>
   <si>
-    <t>Дидичев Алибек</t>
+    <t>Efremov Artur</t>
   </si>
   <si>
-    <t>Ефремов Артур</t>
+    <t>Ibragimov Marat</t>
   </si>
   <si>
-    <t>Ибрагимов Марат</t>
+    <t>Khusikhanov Usman</t>
   </si>
   <si>
-    <t>Медведев Платон</t>
+    <t>Medvedev Platon</t>
   </si>
   <si>
-    <t>Трандофилов Сергей</t>
+    <t>Trandophilov Sergey</t>
   </si>
   <si>
-    <t>Хусиханов Усман</t>
+    <t>Volkov Igor</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Усть-Лабинск</t>
+    <t>Labinsk</t>
   </si>
   <si>
-    <t>Красноярск</t>
+    <t>Krasnoyarsk</t>
   </si>
   <si>
-    <t>Майкоп</t>
+    <t>Maykop</t>
   </si>
   <si>
-    <t>Горячий Ключ</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>село Знаменское</t>
+    <t>Goryachiy Klyuch</t>
+  </si>
+  <si>
+    <t>selo Znamenskoye</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -923,117 +926,117 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>1975</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>1999</v>
+        <v>1975</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1990</v>
+        <v>1999</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>1999</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1975</v>
+        <v>1990</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1989</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
@@ -1043,257 +1046,257 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
         <v>1985</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1985</v>
+        <v>1967</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1992</v>
+        <v>1985</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>1987</v>
+        <v>1992</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
-        <v>1967</v>
+        <v>1987</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
         <v>2011</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
         <v>1987</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
-        <v>1964</v>
+        <v>1985</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
-        <v>1985</v>
+        <v>2008</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
-        <v>2008</v>
+        <v>1989</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
-        <v>1989</v>
+        <v>1985</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8">
-        <v>1985</v>
+        <v>1991</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="8">
         <v>1981</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
@@ -1303,57 +1306,57 @@
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="8">
         <v>2000</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="8">
-        <v>1991</v>
+        <v>1964</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="1"/>
     </row>