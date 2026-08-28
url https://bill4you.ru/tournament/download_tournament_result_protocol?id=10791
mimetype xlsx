--- v0 (2026-03-25)
+++ v1 (2026-08-28)
@@ -20,237 +20,237 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Федерация бильярда Ленинградской области</t>
   </si>
   <si>
     <t>Чемпионат Ленинградской области по комбинированной пирамиде</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>14.02.2026, Центр бильярдного спорта «Ольгино», Россия, Санкт-Петербург, ул. Приморское шоссе 4к1</t>
+    <t>14.02.2026, Центр бильярдного спорта «Ольгино», Russian Federation, St. Petersburg, Saint Petersburg, ул. Приморское шоссе 4к1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Бойцов Дмитрий</t>
+    <t>Boycov Dmitriy</t>
   </si>
   <si>
-    <t>Костин Николай</t>
+    <t>Kostin Nikolay</t>
   </si>
   <si>
-    <t>Колчин Иван</t>
+    <t>Chernobrive Sergey</t>
   </si>
   <si>
-    <t>Чернобривец Сергей</t>
+    <t>Kolchin Ivan</t>
   </si>
   <si>
-    <t>Киракосян Артак</t>
+    <t>Kirakosyan Artak</t>
   </si>
   <si>
-    <t>Козлов Алексей</t>
+    <t>Kozlov Aleksey</t>
   </si>
   <si>
-    <t>Пожилых Сергей</t>
+    <t>Pozhilyh Sergey</t>
   </si>
   <si>
-    <t>Скрябин Владимир</t>
+    <t>Skryabin Vladimir</t>
   </si>
   <si>
-    <t>Бобров Сергей</t>
+    <t>Bobrov Sergey</t>
   </si>
   <si>
-    <t>Момит Андрей</t>
+    <t>Momit Andrey</t>
   </si>
   <si>
-    <t>Совалов Вячеслав</t>
+    <t>Sovalov Viacheslav</t>
   </si>
   <si>
-    <t>Суховинский Игорь</t>
+    <t>Suhovinskiy Igor</t>
   </si>
   <si>
-    <t>Булах Сергей</t>
+    <t>Bulah Sergey</t>
   </si>
   <si>
-    <t>Горбачев Роман</t>
+    <t>Gorbachev Roman</t>
   </si>
   <si>
-    <t>Иванов Евгений</t>
+    <t>Ivanov Evgeniy</t>
   </si>
   <si>
-    <t>Онацкий Захар</t>
+    <t>Onackiy Zahar</t>
   </si>
   <si>
-    <t>Безручкин Илья</t>
+    <t>Bezruchkin Ilya</t>
   </si>
   <si>
-    <t>Владимиров Павел</t>
+    <t>Egorov Evgeniy</t>
   </si>
   <si>
-    <t>Егоров Евгений</t>
+    <t>Fomin Nikolai</t>
   </si>
   <si>
-    <t>Логинов Андрей</t>
+    <t>Loginov Andrey</t>
   </si>
   <si>
-    <t>Лоцманов Илья</t>
+    <t>Lotsmanov Ilya</t>
   </si>
   <si>
-    <t>Марков Сергей</t>
+    <t>Markov Sergey</t>
   </si>
   <si>
-    <t>Татарчук Александр</t>
+    <t>Tatarchuk Aleksandr</t>
   </si>
   <si>
-    <t>Фомин Николай</t>
+    <t>Vladimirov Pavel</t>
   </si>
   <si>
-    <t>Березкин Сергей</t>
+    <t>Berezkin Sergey</t>
   </si>
   <si>
-    <t>Жуков Константин</t>
+    <t>Ivanov Alexandr</t>
   </si>
   <si>
-    <t>Зонин Алексей</t>
+    <t>Kulikov Alexandr</t>
   </si>
   <si>
-    <t>Иванов Александр</t>
+    <t>Magamdaliev David</t>
   </si>
   <si>
-    <t>Куликов Александр</t>
+    <t>Nikolaev Andrey</t>
   </si>
   <si>
-    <t>Магамдалиев Давид</t>
+    <t>Pushkarev Roman</t>
   </si>
   <si>
-    <t>Николаев Андрей</t>
+    <t>Zhukov Konstantin</t>
   </si>
   <si>
-    <t>Пушкарев Роман</t>
+    <t>Zonin Aleksey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Хомина Мария</t>
+    <t>Homina Maria</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>Иванов Вадим</t>
+    <t>Ivanov Vadim</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Кудрово</t>
+    <t>Kudrovo</t>
   </si>
   <si>
-    <t>Выборг</t>
+    <t>Vyborg</t>
   </si>
   <si>
-    <t>городской посёлок Рощино</t>
+    <t>Gatchina</t>
   </si>
   <si>
-    <t>Гатчина</t>
+    <t>Roschino</t>
   </si>
   <si>
-    <t>Кингисепп</t>
+    <t>Kingisepp</t>
   </si>
   <si>
-    <t>Луга</t>
+    <t>Luga</t>
   </si>
   <si>
-    <t>Кириши</t>
+    <t>Kirishi</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>Saint Petersburg</t>
   </si>
   <si>
-    <t>Коммунар</t>
+    <t>Kommunar</t>
   </si>
   <si>
-    <t>Отрадное</t>
+    <t>Otradnoe</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -751,117 +751,117 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>1984</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>1987</v>
+        <v>1985</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>1985</v>
+        <v>1987</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>1990</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
         <v>1974</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
         <v>1980</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
@@ -1049,77 +1049,77 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1985</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1992</v>
+        <v>1986</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
         <v>1986</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>1985</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
@@ -1135,251 +1135,251 @@
       </c>
       <c r="D28" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
         <v>1984</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>1982</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1986</v>
+        <v>1992</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1985</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>2007</v>
+        <v>1999</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1968</v>
+        <v>1984</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1999</v>
+        <v>1990</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1984</v>
+        <v>1982</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1990</v>
+        <v>1978</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>1982</v>
+        <v>2007</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>1978</v>
+        <v>1968</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="1"/>
     </row>