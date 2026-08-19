--- v0 (2026-04-02)
+++ v1 (2026-08-19)
@@ -20,276 +20,276 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Федерация бильярдного спорта города Астана</t>
   </si>
   <si>
     <t>"Astana Open" любители</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>13.02.2026, БК "Монарх", Казахстан, Акмолинская область, Астана, проспект Шакарима Кудайбердиулы,  7</t>
+    <t>13.02.2026, БК "Монарх", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, проспект Шакарима Кудайбердиулы,  7</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 47</t>
   </si>
   <si>
     <t>49 - 56</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Омарбеков Канат</t>
+    <t>Omarbekov Kanat</t>
   </si>
   <si>
-    <t>Кайырбеков Мухаммет</t>
+    <t>Kayyrbekov Muhammet</t>
   </si>
   <si>
-    <t>Ахметалиев Жанабай</t>
+    <t>Hshsjjshjshs Jsjsjsjsjhzh</t>
   </si>
   <si>
-    <t>Муканбеджан Баян</t>
+    <t>Mukanbedzhan Bayan</t>
   </si>
   <si>
-    <t>Агабек Ержан</t>
+    <t>Agabek Erzhan</t>
   </si>
   <si>
-    <t>Ерсеитов Олжас</t>
+    <t>Erseitov Olzhas</t>
   </si>
   <si>
-    <t>Кошкумбаев ЖАСЛАН</t>
+    <t>Koshkumbaev Zhaslan</t>
   </si>
   <si>
-    <t>Рахытханулы Аманжол</t>
+    <t>Rahythanuli Amanzhol</t>
   </si>
   <si>
-    <t>Балгинбаев Тлеухан</t>
+    <t>Balginbaev Tleuhan</t>
   </si>
   <si>
-    <t>Ермекұлы Азамат</t>
+    <t>Ermekuly Azamat</t>
   </si>
   <si>
-    <t>Капашев Булат</t>
+    <t>Kapashev Bulat</t>
   </si>
   <si>
-    <t>Кочеганов Еркебулан</t>
+    <t>Kocheganov Erkebulan</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Тазабеков Досбол</t>
+    <t>Tazabekov Dosbol</t>
   </si>
   <si>
-    <t>Торекул Нургалил</t>
+    <t>Torekul Nurgalil</t>
   </si>
   <si>
-    <t>Югай Игорь</t>
-[...44 lines deleted...]
-    <t>Ыкыласов Кайрат</t>
+    <t>Yugay Igor</t>
   </si>
   <si>
     <t>Abdrakhmanov Sayat</t>
   </si>
   <si>
-    <t>Асанхан Асет</t>
+    <t>Abdullaev Daniyar</t>
   </si>
   <si>
-    <t>Байбатчин Еркин</t>
+    <t>Bekbolatuly Azamat</t>
   </si>
   <si>
-    <t>Байгалиев Адильжан</t>
+    <t>Jarassov Almaz</t>
   </si>
   <si>
-    <t>Витвицкий Руслан</t>
+    <t>Kanatbek Serik</t>
   </si>
   <si>
-    <t>Габдулин Жандос</t>
+    <t>Kayratuly Murat</t>
   </si>
   <si>
-    <t>Джусувалиев Улан</t>
+    <t>Makashev Baurzhan</t>
   </si>
   <si>
-    <t>Каржаубаев Руслан</t>
+    <t>Mingazov Ildar</t>
   </si>
   <si>
-    <t>Кистафин Канат</t>
+    <t>Moldabekov Beybut</t>
   </si>
   <si>
-    <t>Лесбекулы Нушаруан</t>
+    <t>Ryshmanov Arman</t>
   </si>
   <si>
-    <t>Турганалиев Малик</t>
+    <t>Shautybaev Aday</t>
   </si>
   <si>
-    <t>Усенбаев Равиль</t>
+    <t>Tayzhanov Ongar</t>
   </si>
   <si>
-    <t>Ускенбаев Алмаз</t>
+    <t>UAKHASHOV YERNUR</t>
   </si>
   <si>
-    <t>Шмыгин Илья</t>
+    <t>VIKHOVSKIY Dmitry</t>
   </si>
   <si>
-    <t>Яфаров Рафаэль</t>
+    <t>Ykylasov Kayrat</t>
+  </si>
+  <si>
+    <t>Zhanataev Ermek</t>
+  </si>
+  <si>
+    <t>Asanhan Aset</t>
+  </si>
+  <si>
+    <t>Baybatchin Erkin</t>
+  </si>
+  <si>
+    <t>Baygaliev Adilzhan</t>
   </si>
   <si>
     <t>Berikbol Shyngys</t>
   </si>
   <si>
-    <t>Аманбаев Богежан</t>
+    <t>Dzhusuvaliyev Ulan</t>
   </si>
   <si>
-    <t>Баданов Рамазан</t>
+    <t>Gabdulin Zhandos</t>
   </si>
   <si>
-    <t>Бижанов Бексултан</t>
+    <t>Karzhaubaev Ruslan</t>
   </si>
   <si>
-    <t>Искаков Нурбек</t>
+    <t>Kistafin Kanat</t>
   </si>
   <si>
-    <t>Камзабаев Орман</t>
+    <t>Lesbekuly Nusharuan</t>
   </si>
   <si>
-    <t>Каппасов Мурат</t>
+    <t>Shmygin Ilya</t>
   </si>
   <si>
-    <t>Нурпеисов Корганбек</t>
+    <t>Turganaliev Malik</t>
   </si>
   <si>
-    <t>Сагатов Аян</t>
+    <t>Usenbaev Ravil</t>
   </si>
   <si>
-    <t>Бахтияров Ербол</t>
+    <t>Uskenbayev Almaz</t>
   </si>
   <si>
-    <t>Дауренбеков Мырзабек</t>
+    <t>Vitvickiy Ruslan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Yafarov Rafael</t>
+  </si>
+  <si>
+    <t>Amanbaev Bogezhan</t>
+  </si>
+  <si>
+    <t>Badanov Ramazan</t>
+  </si>
+  <si>
+    <t>Bizhanov Beksultan</t>
+  </si>
+  <si>
+    <t>Iskakov Nurbek</t>
+  </si>
+  <si>
+    <t>Kamzabaev Orman</t>
+  </si>
+  <si>
+    <t>Kappasov Murat</t>
+  </si>
+  <si>
+    <t>Nurpeisov Korganbek</t>
+  </si>
+  <si>
+    <t>Sagatov Ayan</t>
+  </si>
+  <si>
+    <t>Bahtiyarov Erbol</t>
+  </si>
+  <si>
+    <t>Daurenbekov Myrzabek</t>
+  </si>
+  <si>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1050,243 +1050,243 @@
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>1987</v>
+        <v>2003</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="C25" s="8"/>
+      <c r="C25" s="8">
+        <v>1987</v>
+      </c>
       <c r="D25" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C26" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>1990</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1969</v>
+        <v>1999</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C30" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C31" s="8"/>
+      <c r="C31" s="8">
+        <v>1985</v>
+      </c>
       <c r="D31" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C32" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C32" s="8"/>
       <c r="D32" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="C33" s="8"/>
+      <c r="C33" s="8">
+        <v>1995</v>
+      </c>
       <c r="D33" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1995</v>
+        <v>1969</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
         <v>1976</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E35" s="9" t="s">
@@ -1302,89 +1302,89 @@
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>1992</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1969</v>
+        <v>1975</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>2003</v>
+        <v>1969</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>1987</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E40" s="9" t="s">
@@ -1419,90 +1419,92 @@
         <v>9</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
         <v>2004</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="C43" s="8"/>
+      <c r="C43" s="8">
+        <v>2003</v>
+      </c>
       <c r="D43" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
-        <v>1991</v>
+        <v>1987</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
-        <v>1987</v>
+        <v>1991</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8"/>
       <c r="D46" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>77</v>
       </c>
@@ -1531,147 +1533,145 @@
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8"/>
       <c r="D48" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="C49" s="8"/>
+      <c r="C49" s="8">
+        <v>1989</v>
+      </c>
       <c r="D49" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C50" s="8"/>
       <c r="D50" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="C51" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C51" s="8"/>
       <c r="D51" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C52" s="8">
-        <v>1989</v>
+        <v>1983</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C53" s="8"/>
       <c r="D53" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="C54" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C54" s="8"/>
       <c r="D54" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C55" s="8">
         <v>1956</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>77</v>