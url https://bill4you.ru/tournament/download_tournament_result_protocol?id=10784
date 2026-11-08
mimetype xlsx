--- v0 (2026-08-29)
+++ v1 (2026-11-08)
@@ -12,191 +12,188 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>ПУЛ-НН</t>
   </si>
   <si>
     <t>NN CUP 2026. 1 этап</t>
   </si>
   <si>
-    <t>Final Protocol</t>
+    <t>Итоговый протокол</t>
   </si>
   <si>
-    <t>01.03.2026, БК "Квартал", Russian Federation, Nizhniy Novgorod Region, Nizhniy Novgorod, ул маршала Рокоссовского 15</t>
+    <t>01.03.2026, БК "Квартал", Россия, Нижегородская область, Нижний Новгород, ул маршала Рокоссовского 15</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Place</t>
+    <t>Место</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 21</t>
   </si>
   <si>
-    <t>Main referee</t>
+    <t>Главный судья</t>
   </si>
   <si>
-    <t>Chief Secretary</t>
+    <t>Главный секретарь</t>
   </si>
   <si>
-    <t>Referee</t>
+    <t>Судья</t>
   </si>
   <si>
-    <t>Player</t>
+    <t>Спортсмен</t>
   </si>
   <si>
-    <t>Bushuev Vitaly</t>
+    <t>Бушуев Виталий</t>
   </si>
   <si>
-    <t>Shuriev Aleksey</t>
+    <t>Шурьев Алексей</t>
   </si>
   <si>
-    <t>Melnikov Pavel</t>
+    <t>Мельников Павел</t>
   </si>
   <si>
-    <t>Shurev Sergey</t>
+    <t>Шурьев Сергей</t>
   </si>
   <si>
-    <t>Tereshin Dmitry</t>
+    <t>Терёшин Дмитрий</t>
   </si>
   <si>
-    <t>Tyagin Maxim</t>
+    <t>Тягин Максим</t>
   </si>
   <si>
-    <t>Kapitonov Anton</t>
+    <t>Капитонов Антон</t>
   </si>
   <si>
-    <t>Kuzin Andrey</t>
+    <t>Кузин Андрей</t>
   </si>
   <si>
-    <t>Kumanev Dmitrii</t>
+    <t>Куманев Дмитрий</t>
   </si>
   <si>
-    <t>Leonovich Oleg</t>
+    <t>Леонович Олег</t>
   </si>
   <si>
-    <t>Myshkin Vladimir</t>
+    <t>Мышкин Владимир</t>
   </si>
   <si>
-    <t>Roitman Dmitrii</t>
+    <t>Ройтман Дмитрий</t>
   </si>
   <si>
-    <t>Balykin Aleksandr</t>
+    <t>Балыкин Александр</t>
   </si>
   <si>
-    <t>Buldov Ilya</t>
+    <t>Булдов Илья</t>
   </si>
   <si>
-    <t>Kostunin Sergej</t>
+    <t>Костюнин Сергей</t>
   </si>
   <si>
-    <t>Magay Mikhail</t>
+    <t>Магай Михаил</t>
   </si>
   <si>
-    <t>Babunko Sergey</t>
+    <t>Бабунько Сергей</t>
   </si>
   <si>
-    <t>Kuzmichev Roman</t>
+    <t>Кузьмичев Роман</t>
   </si>
   <si>
-    <t>Oschepkov Alexander</t>
+    <t>Ощепков Александр</t>
   </si>
   <si>
-    <t>Rodionov Artem</t>
+    <t>Родионов Артем</t>
   </si>
   <si>
-    <t>Savelev Nikolay</t>
+    <t>Савельев Николай</t>
   </si>
   <si>
-    <t>born in</t>
+    <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>rank</t>
+    <t>зв.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>City</t>
+    <t>Город</t>
   </si>
   <si>
-    <t>Nizhniy Novgorod</t>
+    <t>Нижний Новгород</t>
   </si>
   <si>
-    <t>Ivanovo</t>
+    <t>Иваново</t>
   </si>
   <si>
-    <t>Moscow</t>
-[...2 lines deleted...]
-    <t>Almetyevsk</t>
+    <t>Москва</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -743,51 +740,51 @@
       </c>
       <c r="D11" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>1981</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
         <v>1989</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>