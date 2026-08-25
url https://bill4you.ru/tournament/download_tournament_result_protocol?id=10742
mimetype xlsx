--- v0 (2026-03-03)
+++ v1 (2026-08-25)
@@ -20,153 +20,153 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t xml:space="preserve">ОО БАБС </t>
   </si>
   <si>
     <t>Первенство Республики Беларусь, Пул-10, мальчики, девочки до 13 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>17.02.2026, БК "Старт" (г. Минск), Беларусь, Минск, ул. Калиновского 66а</t>
+    <t>17.02.2026, БК "Старт" (г. Минск), Belarus, Minsk, ул. Калиновского 66а</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 15</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Дудко Тимофей</t>
+    <t>Dudko Timofey</t>
   </si>
   <si>
-    <t>Юревич Елисей</t>
+    <t>Yurevich Elisey</t>
   </si>
   <si>
-    <t>Чистяков Потап</t>
+    <t>Chistiakov Potap</t>
   </si>
   <si>
-    <t>Чухман Матвей</t>
+    <t>Chukhman Matvei</t>
   </si>
   <si>
-    <t>Ефимова Камилла</t>
+    <t>Efimova Kamila</t>
   </si>
   <si>
-    <t>Мишаков Евгений</t>
+    <t>Mishakov Evgeniy</t>
   </si>
   <si>
-    <t>Сосюк Ростислав</t>
+    <t>Sosyuk Rostislav</t>
   </si>
   <si>
-    <t>Тычина Алексей</t>
+    <t>Tychyna ALIAKSEI</t>
   </si>
   <si>
-    <t>Азарова Ксения</t>
+    <t>Azarova Kseniya</t>
   </si>
   <si>
-    <t>Гулешов Глеб</t>
+    <t>Guleshov Gleb</t>
   </si>
   <si>
-    <t>Землянский Павел</t>
+    <t>Ziamlianski Pavel</t>
   </si>
   <si>
-    <t>Зиновьев Михаил</t>
+    <t>Zinovev Mihail</t>
   </si>
   <si>
-    <t>Дорощенок Владимир</t>
+    <t>Darashchonak Uladzimir</t>
   </si>
   <si>
-    <t>Мишаков Константин</t>
+    <t>Mishakou Konstantin</t>
   </si>
   <si>
-    <t>Молчанов Тимофей</t>
+    <t>Molchanov Timofei</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Минская область</t>
+    <t>Minskaja region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>