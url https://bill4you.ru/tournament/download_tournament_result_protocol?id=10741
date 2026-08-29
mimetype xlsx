--- v0 (2026-03-29)
+++ v1 (2026-08-29)
@@ -20,201 +20,201 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Hamza</t>
   </si>
   <si>
     <t>Media CUP</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>08.02.2026, Hamza, Казахстан, Жамбылская область, Тараз, Улица Казыбек би,  167</t>
+    <t>08.02.2026, Hamza, Kazakhstan, Jambyl oblysy, Taraz, Улица Казыбек би,  167</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 30</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ашимов Данияр</t>
+    <t>Ashimov Daniar</t>
   </si>
   <si>
-    <t>Кенже Амантай</t>
+    <t>Kenzhe Amantay</t>
   </si>
   <si>
-    <t>Азамат Орманбай</t>
+    <t>Imangaliev Baglan</t>
   </si>
   <si>
-    <t>Имангалиев Баглан</t>
+    <t>Ormanbai Azamat</t>
   </si>
   <si>
-    <t>Абдуллаев Еркебулан</t>
+    <t>Abdullaev Erkebulan</t>
   </si>
   <si>
-    <t>Жаналиев Заманбек</t>
+    <t>Makulbekov Ernar</t>
   </si>
   <si>
-    <t>Макулбеков Ернар</t>
+    <t>Shatayev Bauyrzhan</t>
   </si>
   <si>
-    <t>Шатаев Бауыржан</t>
+    <t>Zhanaliev Zam</t>
   </si>
   <si>
-    <t>Алекешов Бексултан</t>
+    <t>Alekeshov Beksultan</t>
   </si>
   <si>
-    <t>Мусрепбеков Ермек</t>
+    <t>Musrepbekov Yermek</t>
   </si>
   <si>
-    <t>Нурмахан Ерхан</t>
+    <t>Nurmahan Erhan</t>
   </si>
   <si>
-    <t>Торебек Нургиса</t>
+    <t>Torebek Nurgisa</t>
   </si>
   <si>
-    <t>Айшауов Рахат</t>
+    <t>Aishauov Rakhat</t>
   </si>
   <si>
-    <t>Майкеев Берик</t>
+    <t>Madumarov Suhrab</t>
   </si>
   <si>
-    <t>Сухраб Мадумаров</t>
+    <t>Maikeev Berik</t>
   </si>
   <si>
-    <t>Шатаев Бахытжан</t>
+    <t>Shataev Bahytzhan</t>
   </si>
   <si>
-    <t>Алиев Амирхан</t>
+    <t>Amirkhan Aliyev</t>
   </si>
   <si>
-    <t>Батыршаев Нурлан</t>
+    <t>Batyrshaev Nurlan</t>
   </si>
   <si>
-    <t>Ертаев Копшил</t>
+    <t>Ertaev Kopshil</t>
   </si>
   <si>
-    <t>Семыкин Сергей</t>
-[...8 lines deleted...]
-    <t>Ыскакулы Валихан</t>
+    <t>Semykin Sergey</t>
   </si>
   <si>
     <t>Syleimenkylov Erjan</t>
   </si>
   <si>
-    <t>Батыржан Бекетов</t>
+    <t>Tajlbaev Cerlk</t>
   </si>
   <si>
-    <t>Бондарев Павел</t>
+    <t>Utebekov Kanat</t>
   </si>
   <si>
-    <t>Киялов Калыбек</t>
+    <t>Yskakuly Valikhan</t>
+  </si>
+  <si>
+    <t>Beketov Batyrzhan</t>
+  </si>
+  <si>
+    <t>Bondarev Pavel</t>
   </si>
   <si>
     <t>Kramorov Daniil</t>
+  </si>
+  <si>
+    <t>Kyalov Kalybek</t>
   </si>
   <si>
     <t>Suleimen Juman</t>
   </si>
   <si>
     <t>Zyiabek Maksat</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Пан Максим</t>
+    <t>Pan Maksim</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Тараз</t>
+    <t>Taraz</t>
   </si>
   <si>
-    <t>Шымкент</t>
+    <t>Shymkent</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -714,130 +714,130 @@
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>1994</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C10" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C10" s="8"/>
       <c r="D10" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="C11" s="8"/>
+      <c r="C11" s="8">
+        <v>1995</v>
+      </c>
       <c r="D11" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>2006</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1990</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="9" t="s">
@@ -1071,117 +1071,117 @@
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>1986</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1983</v>
+        <v>1987</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1985</v>
+        <v>1983</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>2000</v>
+        <v>1985</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1987</v>
+        <v>2000</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>2000</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
@@ -1191,71 +1191,71 @@
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>1991</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1977</v>
+        <v>2001</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>2001</v>
+        <v>1977</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>1996</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E36" s="9" t="s">