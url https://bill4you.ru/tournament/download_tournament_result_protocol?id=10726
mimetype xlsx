--- v0 (2026-02-12)
+++ v1 (2026-08-28)
@@ -20,186 +20,186 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>БК Классик А</t>
   </si>
   <si>
     <t xml:space="preserve">Кубок "Классик А" </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>08.02.2026, БК Классик А, Россия, Пермский край, Пермь, ул. Куйбышева,  37 ТЦ "Алмаз",  4 этаж</t>
+    <t>08.02.2026, БК Классик А, Russian Federation, Perm Territory, Perm, ул. Куйбышева,  37 ТЦ "Алмаз",  4 этаж</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
     <t>21 - 24</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ганиев Александр</t>
+    <t>Dzhalalov Mehti</t>
   </si>
   <si>
-    <t>Голубцов Никита</t>
+    <t>Ganiev Alexander</t>
   </si>
   <si>
-    <t>Джалалов Мехти</t>
+    <t>Golubsov Nikita</t>
   </si>
   <si>
-    <t>Ярушин Виктор</t>
+    <t>Yarushin Viktor</t>
   </si>
   <si>
-    <t>Артеменков Алексей</t>
+    <t>Artemenkov Alexey</t>
   </si>
   <si>
-    <t>Липский Анатолий</t>
+    <t>Lipskiy Anatoliy</t>
   </si>
   <si>
-    <t>Мелентьев Дмитрий</t>
+    <t>Melentev Dmitrii</t>
   </si>
   <si>
-    <t>Сочнев Сергей</t>
+    <t>Sochnev Sergey</t>
   </si>
   <si>
-    <t>Беспятых Евгений</t>
+    <t>Bespiatykh Evgenii</t>
   </si>
   <si>
-    <t>Калинин Артем</t>
+    <t>Kalinin Andrey</t>
   </si>
   <si>
-    <t>Касумов Нихад</t>
+    <t>Kasumov Nikhad</t>
   </si>
   <si>
-    <t>Смородин Роман</t>
+    <t>Smorodin Roman</t>
   </si>
   <si>
-    <t>Грицун Михаил</t>
+    <t>Gritsun Michael</t>
   </si>
   <si>
-    <t>Кошкин Константин</t>
+    <t>Koshkin Konstantin</t>
   </si>
   <si>
-    <t>Крепак Михаил</t>
+    <t>Krepak Mikhail</t>
   </si>
   <si>
-    <t>Тимофеев Тимофей</t>
+    <t>Timofeev Timofey</t>
   </si>
   <si>
-    <t>Корсаков Андрей</t>
+    <t>Korsakov Andrey</t>
   </si>
   <si>
-    <t>Петушков Эдуард</t>
+    <t>Petushkov Eduard</t>
   </si>
   <si>
-    <t>Путинцев Илья</t>
+    <t>Putintsev Ilyua</t>
   </si>
   <si>
-    <t>Ширинкин Сергей</t>
+    <t>Shirinkin Sergei</t>
   </si>
   <si>
-    <t>Вековшинин Андрей</t>
-[...2 lines deleted...]
-    <t>Духанин Павел</t>
+    <t>Dukhanin Pavel</t>
   </si>
   <si>
     <t>Oborina Aleksandra</t>
   </si>
   <si>
     <t>Popov Denis</t>
   </si>
   <si>
+    <t>Vekovshinin Andrey</t>
+  </si>
+  <si>
     <t>Sedlov Alekei</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Маслов Владимир</t>
+    <t>Maslov Vladimir</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Пермь</t>
+    <t>Perm</t>
   </si>
   <si>
-    <t>Добрянка</t>
+    <t>Dobryanka</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -660,130 +660,132 @@
       </c>
       <c r="B7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="8">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="8">
-        <v>1999</v>
+        <v>2007</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>1</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>1</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>1</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1991</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="C12" s="8"/>
+      <c r="C12" s="8">
+        <v>1987</v>
+      </c>
       <c r="D12" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8"/>
       <c r="D13" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="1"/>
@@ -1054,117 +1056,117 @@
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>1974</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1980</v>
+        <v>1996</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1996</v>
+        <v>2003</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>2003</v>
+        <v>1979</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8">
         <v>25</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1986</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>