--- v2 (2026-02-10)
+++ v3 (2026-06-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>ФБСР</t>
   </si>
   <si>
     <t xml:space="preserve">22-й "Кубок Кибзуна" по пулу 9. </t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
     <t>07.01.2023, Москвич, Россия, Москва, пр-кт. Волгоградский дом 46/15 стр.10</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
@@ -252,50 +252,53 @@
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>Страна</t>
   </si>
   <si>
     <t>Россия</t>
+  </si>
+  <si>
+    <t>Израиль</t>
   </si>
   <si>
     <t>Турция</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
@@ -865,51 +868,51 @@
       </c>
       <c r="D12" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>79</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="8">
         <v>1976</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>73</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="8">
         <v>1999</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>79</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
@@ -1445,51 +1448,51 @@
       </c>
       <c r="D41" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>79</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C42" s="8">
         <v>1978</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C43" s="8">
         <v>2011</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>79</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>