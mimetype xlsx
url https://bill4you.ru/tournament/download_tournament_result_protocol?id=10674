--- v0 (2026-03-17)
+++ v1 (2026-08-19)
@@ -20,177 +20,177 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>РС ОО ФБС Свердловской области</t>
   </si>
   <si>
     <t>Открытое Первенство Свердл. обл. Юноши до 16 лет "Свободная пирамида"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>14.02.2026, БК “Public club Billiards”, Россия, Свердловская область, Екатеринбург, ул. Мира,  47,  корп. 4 (этаж 3)</t>
+    <t>14.02.2026, БК “Public club Billiards”, Russian Federation, Sverdlovsk Region, Yekaterinburg, ул. Мира,  47,  корп. 4 (этаж 3)</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 14</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Атнеев Арсений</t>
+    <t>Atneev Arseniy</t>
   </si>
   <si>
-    <t>Вакорин Иван</t>
+    <t>Vakorin Ivan</t>
   </si>
   <si>
-    <t>Новгородов Никита</t>
+    <t>Novgorodov Nikita</t>
   </si>
   <si>
-    <t>Падерин Арсений</t>
+    <t>Paderin Arseniy</t>
   </si>
   <si>
-    <t>Климов Демид</t>
+    <t>Klimov Demid</t>
   </si>
   <si>
-    <t>Соколов Юрий</t>
+    <t>Sokolov Yuriy</t>
   </si>
   <si>
-    <t>Данилкин Евгений</t>
+    <t>Danilkin Evgeniy</t>
   </si>
   <si>
-    <t>Полянский Иван</t>
+    <t>Polyanskiy Ivan</t>
   </si>
   <si>
-    <t>Зухович Платон</t>
+    <t>Naryzhnyy Arhip</t>
   </si>
   <si>
-    <t>Нарыжный Архип</t>
+    <t>Popov Georgiy</t>
   </si>
   <si>
-    <t>Попов Георгий</t>
+    <t>Timofeev Anatoliy</t>
   </si>
   <si>
-    <t>Тимофеев Анатолий</t>
+    <t>ZUKHOVICH PLATON</t>
   </si>
   <si>
-    <t>Спирин Тимофей</t>
+    <t>Spirin Timofey</t>
   </si>
   <si>
-    <t>Туранов Марк</t>
+    <t>Turanov Mark</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Михеев Александр</t>
+    <t>MIKHEEV ALEKSANDR</t>
   </si>
   <si>
-    <t>Шумков Петр</t>
+    <t>Petr Shumkov</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Верхняя Салда</t>
+    <t>Verkhnyaya Salda</t>
   </si>
   <si>
-    <t>Екатеринбург</t>
+    <t>Yekaterinburg</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
   <si>
-    <t>Челябинск</t>
+    <t>Chelyabinsk</t>
   </si>
   <si>
-    <t>Нижний Тагил</t>
+    <t>Nizhniy Tagil</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -811,117 +811,117 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>2010</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>2010</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>2012</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>