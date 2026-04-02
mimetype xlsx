--- v0 (2026-02-08)
+++ v1 (2026-04-02)
@@ -98,51 +98,51 @@
   <si>
     <t>Тлембеков Ерболат</t>
   </si>
   <si>
     <t>Виховский Дмитрий</t>
   </si>
   <si>
     <t>Жеролганов Кайрат</t>
   </si>
   <si>
     <t>Каиров Улыкбек</t>
   </si>
   <si>
     <t>Ким Анатолий</t>
   </si>
   <si>
     <t>Каржаубаев Руслан</t>
   </si>
   <si>
     <t>Кучин Владимир</t>
   </si>
   <si>
     <t>Рахматулин Айдар</t>
   </si>
   <si>
-    <t>Seitov Turegali</t>
+    <t>Сеитов Турегали</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Астана</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>