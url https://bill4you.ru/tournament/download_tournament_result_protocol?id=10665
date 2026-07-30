--- v0 (2026-03-04)
+++ v1 (2026-07-30)
@@ -809,51 +809,51 @@
       </c>
       <c r="C8" s="8">
         <v>2004</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>78</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>2007</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>87</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
         <v>2005</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>78</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F10" s="1"/>