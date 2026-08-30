--- v0 (2026-03-30)
+++ v1 (2026-08-30)
@@ -12,173 +12,176 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>БК Ковбой</t>
   </si>
   <si>
     <t>Московская пирамида (Сибирка)</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>07.02.2026, БК Ковбой, Россия, Краснодарский край, Кропоткин, Красная 221</t>
+    <t>07.02.2026, БК Ковбой, Russian Federation, Krasnodar Territory, Kropotkin, Красная 221</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Юртаев Дмитрий</t>
+    <t>Yurtaev Dmitriy</t>
   </si>
   <si>
-    <t>Андриянц Юрий</t>
+    <t>Anrianz Yurii</t>
   </si>
   <si>
-    <t>Белоусов Руслан</t>
+    <t>Belousov Ruslan</t>
   </si>
   <si>
-    <t>Сырцов Игорь</t>
+    <t>Syrcov Igor</t>
   </si>
   <si>
-    <t>Карабактян Вячеслав</t>
+    <t>Karabaktyan Vyacheslav</t>
   </si>
   <si>
-    <t>Крикун Вячеслав</t>
+    <t>Krikun Vyacheslav</t>
   </si>
   <si>
-    <t>Оганесян Айк</t>
+    <t>Oganesyan Aik</t>
   </si>
   <si>
-    <t>Юртаев Олег</t>
+    <t>Yurtaev Oleg</t>
   </si>
   <si>
-    <t>Заречный Олег</t>
+    <t>Kalashnikov Vladislav</t>
   </si>
   <si>
-    <t>Калашников Владислав</t>
+    <t>Kambiev Murat</t>
   </si>
   <si>
-    <t>Камбиев Мурат</t>
+    <t>Poloyan Oganes</t>
   </si>
   <si>
-    <t>Полоян Оганес</t>
+    <t>Zarechnyi Oleg</t>
   </si>
   <si>
-    <t>Заварзин Степан</t>
+    <t>Hahozhev Ruslsn</t>
   </si>
   <si>
-    <t>Захарян Арам</t>
+    <t>Mashukov Magamet</t>
   </si>
   <si>
-    <t>Машуков Магамет</t>
+    <t>Zaharyan Aram</t>
   </si>
   <si>
-    <t>Хахожев Руслан</t>
+    <t>Zavarzin Stepan</t>
   </si>
   <si>
-    <t>Петов Ислам</t>
+    <t>Petov Islam</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ставрополь</t>
+    <t>Stavropol</t>
   </si>
   <si>
-    <t>Кропоткин</t>
+    <t>Kropotkin</t>
   </si>
   <si>
-    <t>Тында</t>
+    <t>Tynda</t>
   </si>
   <si>
-    <t>Армавир</t>
+    <t>Armavir</t>
   </si>
   <si>
-    <t>Тихорецк</t>
+    <t>Tikhoretsk</t>
+  </si>
+  <si>
+    <t>Buchholz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -795,197 +798,197 @@
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
         <v>1959</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="9"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
-        <v>1987</v>
+        <v>1998</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>1998</v>
+        <v>2002</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>2002</v>
+        <v>1991</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
-        <v>1991</v>
+        <v>1987</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
-        <v>1980</v>
+        <v>2002</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
-        <v>1990</v>
+        <v>2001</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
-        <v>2001</v>
+        <v>1990</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
-        <v>2002</v>
+        <v>1980</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8">
         <v>17</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="8">
         <v>2003</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>