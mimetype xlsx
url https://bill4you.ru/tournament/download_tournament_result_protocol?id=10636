--- v0 (2026-03-05)
+++ v1 (2026-04-20)
@@ -86,66 +86,66 @@
   <si>
     <t>Базарбаев Aзиз</t>
   </si>
   <si>
     <t>Раджабов Алишер</t>
   </si>
   <si>
     <t>КЛАДУНЫ</t>
   </si>
   <si>
     <t>Шомансуров Даврон</t>
   </si>
   <si>
     <t>Дуйсебаев Нурсултан</t>
   </si>
   <si>
     <t>ФОКУСНИКИ</t>
   </si>
   <si>
     <t>Юлдашев Азизбек</t>
   </si>
   <si>
     <t>Метревели Темур</t>
   </si>
   <si>
+    <t>ДИМОНЮГИ</t>
+  </si>
+  <si>
+    <t>Шегай Дмитрий</t>
+  </si>
+  <si>
+    <t>Лим Валерий</t>
+  </si>
+  <si>
     <t>АРИСТОКРАТЫ</t>
   </si>
   <si>
     <t>Агдасиев Денис</t>
   </si>
   <si>
     <t>Файзибаев Баходыр</t>
-  </si>
-[...7 lines deleted...]
-    <t>Лим Валерий</t>
   </si>
   <si>
     <t>ТРОЛЛИ</t>
   </si>
   <si>
     <t>Тойчиев Нурлан</t>
   </si>
   <si>
     <t>Абдувалиев Дильмурод</t>
   </si>
   <si>
     <t>БОМБАРДИРЫ</t>
   </si>
   <si>
     <t>Маджидов Шерзод</t>
   </si>
   <si>
     <t>Бадалов Бегзод</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
@@ -937,128 +937,128 @@
     <row r="24" spans="1:8">
       <c r="A24" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11" t="s">
         <v>42</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="9"/>
       <c r="B25" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="9">
         <v>1986</v>
       </c>
       <c r="D25" s="9" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>42</v>
       </c>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="9"/>
       <c r="B26" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="9">
-        <v>2020</v>
+        <v>1986</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>39</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>42</v>
       </c>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8" customHeight="1" ht="3">
       <c r="A27" s="9"/>
       <c r="B27" s="12"/>
       <c r="C27" s="9"/>
       <c r="D27" s="9"/>
       <c r="E27" s="12"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11" t="s">
         <v>42</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="9"/>
       <c r="B29" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C29" s="9">
         <v>1986</v>
       </c>
       <c r="D29" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>42</v>
       </c>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="9"/>
       <c r="B30" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C30" s="9">
-        <v>1986</v>
+        <v>2020</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>39</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>42</v>
       </c>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8" customHeight="1" ht="3">
       <c r="A31" s="9"/>
       <c r="B31" s="12"/>
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="12"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10" t="s">
         <v>7</v>
       </c>