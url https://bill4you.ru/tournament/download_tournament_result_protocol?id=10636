--- v1 (2026-04-20)
+++ v2 (2026-07-21)
@@ -86,66 +86,66 @@
   <si>
     <t>Базарбаев Aзиз</t>
   </si>
   <si>
     <t>Раджабов Алишер</t>
   </si>
   <si>
     <t>КЛАДУНЫ</t>
   </si>
   <si>
     <t>Шомансуров Даврон</t>
   </si>
   <si>
     <t>Дуйсебаев Нурсултан</t>
   </si>
   <si>
     <t>ФОКУСНИКИ</t>
   </si>
   <si>
     <t>Юлдашев Азизбек</t>
   </si>
   <si>
     <t>Метревели Темур</t>
   </si>
   <si>
+    <t>АРИСТОКРАТЫ</t>
+  </si>
+  <si>
+    <t>Агдасиев Денис</t>
+  </si>
+  <si>
+    <t>Файзибаев Баходыр</t>
+  </si>
+  <si>
     <t>ДИМОНЮГИ</t>
   </si>
   <si>
     <t>Шегай Дмитрий</t>
   </si>
   <si>
     <t>Лим Валерий</t>
-  </si>
-[...7 lines deleted...]
-    <t>Файзибаев Баходыр</t>
   </si>
   <si>
     <t>ТРОЛЛИ</t>
   </si>
   <si>
     <t>Тойчиев Нурлан</t>
   </si>
   <si>
     <t>Абдувалиев Дильмурод</t>
   </si>
   <si>
     <t>БОМБАРДИРЫ</t>
   </si>
   <si>
     <t>Маджидов Шерзод</t>
   </si>
   <si>
     <t>Бадалов Бегзод</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
@@ -828,51 +828,51 @@
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="9"/>
       <c r="B17" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C17" s="9">
         <v>2024</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9"/>
       <c r="B18" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="9">
-        <v>2024</v>
+        <v>1993</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="3">
       <c r="A19" s="9"/>
       <c r="B19" s="12"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="12"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="10">
         <v>3</v>
       </c>
@@ -937,128 +937,128 @@
     <row r="24" spans="1:8">
       <c r="A24" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11" t="s">
         <v>42</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="9"/>
       <c r="B25" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="9">
         <v>1986</v>
       </c>
       <c r="D25" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>42</v>
       </c>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="9"/>
       <c r="B26" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="9">
-        <v>1986</v>
+        <v>2020</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>39</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>42</v>
       </c>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8" customHeight="1" ht="3">
       <c r="A27" s="9"/>
       <c r="B27" s="12"/>
       <c r="C27" s="9"/>
       <c r="D27" s="9"/>
       <c r="E27" s="12"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11" t="s">
         <v>42</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="9"/>
       <c r="B29" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C29" s="9">
         <v>1986</v>
       </c>
       <c r="D29" s="9" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>42</v>
       </c>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="9"/>
       <c r="B30" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C30" s="9">
-        <v>2020</v>
+        <v>1986</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>39</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>42</v>
       </c>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8" customHeight="1" ht="3">
       <c r="A31" s="9"/>
       <c r="B31" s="12"/>
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="12"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10" t="s">
         <v>7</v>
       </c>