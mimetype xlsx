--- v0 (2026-06-23)
+++ v1 (2026-08-28)
@@ -20,177 +20,177 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>БК GENTLEMAN</t>
   </si>
   <si>
     <t>Турнир посвященный памяти погибшего на СВО Барабашова Дениса.  БК GENTLEMAN</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>22.02.2026, БК GENTLEMAN, Россия, Ростовская область, Азов, ул. Мира 18,  столов 6</t>
+    <t>22.02.2026, БК GENTLEMAN, Russian Federation, Rostov Region, Azov, ул. Мира 18,  столов 6</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 15</t>
   </si>
   <si>
     <t>17 - 19</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Литовченко Илья</t>
+    <t>Litovchenko Ilya</t>
   </si>
   <si>
-    <t>Иванченко Дмитрий</t>
+    <t>Ivanchenko Dmitriy</t>
   </si>
   <si>
-    <t>Оганян Арман</t>
+    <t>Oganyan Arman</t>
   </si>
   <si>
-    <t>Оганян Марат</t>
+    <t>Oganyan Marat</t>
   </si>
   <si>
-    <t>Аргинский Михаил</t>
+    <t>Arginskiy Mikhail</t>
   </si>
   <si>
-    <t>Донцова Дарья</t>
+    <t>Dontsova Daria</t>
   </si>
   <si>
-    <t>Петренко Петр</t>
+    <t>Petrenko Petr</t>
   </si>
   <si>
-    <t>Шарый Юрий</t>
+    <t>Sharyy Yuriy</t>
   </si>
   <si>
-    <t>Великодный Александр</t>
+    <t>Cherednichenko Sergio</t>
   </si>
   <si>
-    <t>Духов Николай</t>
+    <t>Duhov Kolya</t>
   </si>
   <si>
-    <t>Матюнин Сергей</t>
+    <t>Matyunin Sergey</t>
   </si>
   <si>
-    <t>Чередниченко Сергей</t>
+    <t>Velikodniy Aleksandr</t>
   </si>
   <si>
-    <t>Савко Павел</t>
+    <t>Savko Pavel</t>
   </si>
   <si>
-    <t>Середин Александр</t>
+    <t>Seredin Aleksandr</t>
   </si>
   <si>
     <t>Shtefan Maksim</t>
   </si>
   <si>
-    <t>Медведев Илья</t>
+    <t>Fedyukov Viktor</t>
   </si>
   <si>
-    <t>Терентьев Евгений</t>
+    <t>Medvedev Ilya</t>
   </si>
   <si>
-    <t>Федюков Виктор</t>
+    <t>Terentev Evgeny</t>
   </si>
   <si>
-    <t>Безлюдько Сергей</t>
+    <t>Bezludko Zergey</t>
   </si>
   <si>
-    <t>Ребенюк Игорь</t>
+    <t>Rebenek Igor</t>
   </si>
   <si>
-    <t>Рябов Иван</t>
+    <t>Ryabov Ivan</t>
   </si>
   <si>
-    <t>Цуркану Дмитрий</t>
+    <t>Tsurkanu Dmitri</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Азов</t>
+    <t>Azov</t>
   </si>
   <si>
-    <t>село Самарское</t>
+    <t>selo Samarskoye</t>
   </si>
   <si>
-    <t>Батайск</t>
+    <t>Bataysk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -811,51 +811,51 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>1964</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>1984</v>
+        <v>1965</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1984</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="9" t="s">
@@ -871,51 +871,51 @@
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1957</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1965</v>
+        <v>1984</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1988</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="9" t="s">
@@ -951,91 +951,91 @@
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>1991</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>2016</v>
+        <v>1983</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
-        <v>1973</v>
+        <v>2016</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1983</v>
+        <v>1973</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8"/>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>1986</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>42</v>
       </c>