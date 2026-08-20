--- v0 (2026-05-30)
+++ v1 (2026-08-20)
@@ -20,210 +20,210 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>ФБС Удмуртской Республики</t>
   </si>
   <si>
     <t>Кубок Удмуртской республики - ПРЕМЬЕР-ЛИГА - 1 этап</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>14.02.2026, БК "Мега", г. Ижевск, Россия, Удмуртская Республика, Ижевск, ул. 10 лет октября,  34</t>
+    <t>14.02.2026, БК "Мега", г. Ижевск, Russian Federation, Udmurtian Republic, Izhevsk, ул. 10 лет октября,  34</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 30</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Харьковский Максим</t>
+    <t>Harkovskiy Maksim</t>
   </si>
   <si>
-    <t>Чухланцев Евгений</t>
+    <t>Chuhlancev Evgeny</t>
   </si>
   <si>
-    <t>Акулов Михаил</t>
+    <t>Akulov Mihail</t>
   </si>
   <si>
-    <t>Черных Владимир</t>
+    <t>Chernykh Vladimir</t>
   </si>
   <si>
-    <t>Безносов Николай</t>
+    <t>Beznosov Nikolay</t>
   </si>
   <si>
-    <t>Талибрахманов Ильдар</t>
+    <t>Shirobokova Angelina</t>
   </si>
   <si>
-    <t>Широбокова Ангелина</t>
+    <t>Talibrahmanov Ildar</t>
   </si>
   <si>
-    <t>Юрков Иван</t>
+    <t>Yurkov Ivan</t>
   </si>
   <si>
-    <t>Городилов Василий</t>
+    <t>Gorodilov Vasiliy</t>
   </si>
   <si>
-    <t>Ильин Антон</t>
+    <t>Ilin Anton</t>
   </si>
   <si>
-    <t>Ионцев Петр</t>
+    <t>Ioncev Petr</t>
   </si>
   <si>
-    <t>Кодиров Илхомжон</t>
+    <t>Kodirov Ilhom</t>
   </si>
   <si>
-    <t>Коростин Николай</t>
+    <t>Korostin Nikolay</t>
   </si>
   <si>
-    <t>Низамутдинов Ярослав</t>
+    <t>Nizamutdinov Yaroslav</t>
   </si>
   <si>
-    <t>Старчиков Сергей</t>
+    <t>Starchikov Sergey</t>
   </si>
   <si>
-    <t>Агашин Виктор</t>
+    <t>Agashin Viktor</t>
   </si>
   <si>
-    <t>Жевлаков Александр</t>
+    <t>Maculevich Konstantin</t>
   </si>
   <si>
-    <t>Мацулевич Константин</t>
+    <t>Museev Ilyas</t>
   </si>
   <si>
-    <t>Мусеев Ильяс</t>
+    <t>Poleha Andrey</t>
   </si>
   <si>
-    <t>Полеха Андрей</t>
+    <t>Semenov Dmitriy</t>
   </si>
   <si>
-    <t>Семенов Дмитрий</t>
+    <t>Somov Aleksandr</t>
   </si>
   <si>
-    <t>Сомов Александр</t>
+    <t>Timirbaev Igor</t>
   </si>
   <si>
-    <t>Тимирбаев Игорь</t>
+    <t>Zhevlakov Aleksandr</t>
   </si>
   <si>
-    <t>Алабужев Евгений</t>
+    <t>alabuzhev evgenyi</t>
   </si>
   <si>
-    <t>Буланов Михаил</t>
+    <t>Bulanov Mikhail</t>
   </si>
   <si>
-    <t>Григорьев Дмитрий</t>
+    <t>Grigorev Dmitriy</t>
   </si>
   <si>
-    <t>Киселев Алексей</t>
+    <t>Kiselev Aleksey</t>
   </si>
   <si>
-    <t>Климов Илья</t>
+    <t>Klimov Ilya</t>
   </si>
   <si>
-    <t>Тресков Виктор</t>
+    <t>Treskov Viktor</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Шагалов Иван</t>
+    <t>Shagalov Ivan</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ижевск</t>
+    <t>Izhevsk</t>
   </si>
   <si>
-    <t>Сарапул</t>
+    <t>Sarapul</t>
   </si>
   <si>
-    <t>Воткинск</t>
+    <t>Votkinsk</t>
   </si>
   <si>
-    <t>Чайковский</t>
+    <t>Chaykovskiy</t>
   </si>
   <si>
-    <t>Нефтекамск</t>
+    <t>City of Neftekamsk</t>
   </si>
   <si>
-    <t>Глазов</t>
+    <t>Town of Glazov</t>
   </si>
   <si>
-    <t>село Сюмси</t>
+    <t>selo Syumsi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -784,71 +784,71 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1962</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>1980</v>
+        <v>2009</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>2009</v>
+        <v>1980</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>1988</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="9" t="s">
@@ -1024,177 +1024,177 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="8">
         <v>1953</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="8">
-        <v>1957</v>
+        <v>1982</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="8">
-        <v>1982</v>
+        <v>1945</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="8">
-        <v>1945</v>
+        <v>1973</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="8">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="8">
-        <v>1974</v>
+        <v>1963</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="8">
-        <v>1963</v>
+        <v>1977</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="8">
-        <v>1977</v>
+        <v>1957</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C32" s="8">
         <v>1987</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>