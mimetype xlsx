--- v0 (2026-02-14)
+++ v1 (2026-04-01)
@@ -89,111 +89,111 @@
   <si>
     <t>Абрамов Константин</t>
   </si>
   <si>
     <t>Погосян Оганес</t>
   </si>
   <si>
     <t>КоНа</t>
   </si>
   <si>
     <t>Петров Константин</t>
   </si>
   <si>
     <t>Наби Гаджиев</t>
   </si>
   <si>
     <t>Колхозники</t>
   </si>
   <si>
     <t>Хут Азмет</t>
   </si>
   <si>
     <t>Андрей Холодий</t>
   </si>
   <si>
+    <t>АТ</t>
+  </si>
+  <si>
+    <t>Тадевосян Карен</t>
+  </si>
+  <si>
+    <t>Азнавур Аркадий</t>
+  </si>
+  <si>
     <t>Заполярье</t>
   </si>
   <si>
     <t>Козлов Станислав</t>
   </si>
   <si>
     <t>Косачев Иван</t>
-  </si>
-[...7 lines deleted...]
-    <t>Азнавур Аркадий</t>
   </si>
   <si>
     <t>Князь и Медведь</t>
   </si>
   <si>
     <t>Князев Илья</t>
   </si>
   <si>
     <t>Медведев Платон</t>
   </si>
   <si>
     <t>Архипо-Осиповка</t>
   </si>
   <si>
     <t>Лутфулин Ярослав</t>
   </si>
   <si>
     <t>Абрамов Марк</t>
   </si>
   <si>
+    <t>Быстрые кеды</t>
+  </si>
+  <si>
+    <t>Бондаренко Олег</t>
+  </si>
+  <si>
+    <t>Суслов Артем</t>
+  </si>
+  <si>
     <t xml:space="preserve">Хадыжи </t>
   </si>
   <si>
     <t>Анохин Никита</t>
   </si>
   <si>
     <t>Данченко Георгий</t>
   </si>
   <si>
     <t>Чемпион</t>
   </si>
   <si>
     <t>Абрамов Ашот</t>
   </si>
   <si>
     <t>Галустян Гагик</t>
-  </si>
-[...7 lines deleted...]
-    <t>Суслов Артем</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Краснодар</t>
   </si>
@@ -964,136 +964,136 @@
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>25</v>
       </c>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="9"/>
       <c r="B25" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="9">
-        <v>1973</v>
+        <v>1989</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>53</v>
       </c>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="9"/>
       <c r="B26" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C26" s="9">
-        <v>1988</v>
+        <v>1992</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="E26" s="12"/>
+      <c r="E26" s="12" t="s">
+        <v>53</v>
+      </c>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8" customHeight="1" ht="3">
       <c r="A27" s="9"/>
       <c r="B27" s="12"/>
       <c r="C27" s="9"/>
       <c r="D27" s="9"/>
       <c r="E27" s="12"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="9"/>
       <c r="B29" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="9">
-        <v>1989</v>
+        <v>1973</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>50</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>53</v>
       </c>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="9"/>
       <c r="B30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C30" s="9">
-        <v>1992</v>
+        <v>1988</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="E30" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E30" s="12"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8" customHeight="1" ht="3">
       <c r="A31" s="9"/>
       <c r="B31" s="12"/>
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="12"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11" t="s">
         <v>53</v>
@@ -1104,51 +1104,51 @@
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="9"/>
       <c r="B33" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="9">
         <v>1985</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>50</v>
       </c>
       <c r="E33" s="12" t="s">
         <v>53</v>
       </c>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="9"/>
       <c r="B34" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="9">
-        <v>1982</v>
+        <v>1981</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>50</v>
       </c>
       <c r="E34" s="12" t="s">
         <v>53</v>
       </c>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8" customHeight="1" ht="3">
       <c r="A35" s="9"/>
       <c r="B35" s="12"/>
       <c r="C35" s="9"/>
       <c r="D35" s="9"/>
       <c r="E35" s="12"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="10" t="s">
         <v>7</v>
       </c>
@@ -1208,198 +1208,198 @@
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>37</v>
       </c>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
       <c r="E40" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="9"/>
       <c r="B41" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C41" s="9">
-        <v>1993</v>
+        <v>1985</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>50</v>
       </c>
       <c r="E41" s="12" t="s">
         <v>53</v>
       </c>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="9"/>
       <c r="B42" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C42" s="9">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="E42" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E42" s="12"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8" customHeight="1" ht="3">
       <c r="A43" s="9"/>
       <c r="B43" s="12"/>
       <c r="C43" s="9"/>
       <c r="D43" s="9"/>
       <c r="E43" s="12"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C44" s="11"/>
       <c r="D44" s="11"/>
       <c r="E44" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="9"/>
       <c r="B45" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C45" s="9">
-        <v>1974</v>
+        <v>1993</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>50</v>
       </c>
       <c r="E45" s="12" t="s">
         <v>53</v>
       </c>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="9"/>
       <c r="B46" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C46" s="9">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>50</v>
       </c>
       <c r="E46" s="12" t="s">
         <v>53</v>
       </c>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8" customHeight="1" ht="3">
       <c r="A47" s="9"/>
       <c r="B47" s="12"/>
       <c r="C47" s="9"/>
       <c r="D47" s="9"/>
       <c r="E47" s="12"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>43</v>
       </c>
       <c r="C48" s="11"/>
       <c r="D48" s="11"/>
       <c r="E48" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="9"/>
       <c r="B49" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C49" s="9">
-        <v>1985</v>
+        <v>1974</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>50</v>
       </c>
       <c r="E49" s="12" t="s">
         <v>53</v>
       </c>
       <c r="F49" s="7"/>
       <c r="G49" s="7"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="9"/>
       <c r="B50" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C50" s="9">
-        <v>1986</v>
+        <v>1981</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="E50" s="12"/>
+      <c r="E50" s="12" t="s">
+        <v>53</v>
+      </c>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8" customHeight="1" ht="3">
       <c r="A51" s="9"/>
       <c r="B51" s="12"/>
       <c r="C51" s="9"/>
       <c r="D51" s="9"/>
       <c r="E51" s="12"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="13"/>
       <c r="B52" s="8"/>
       <c r="C52" s="8"/>
       <c r="D52" s="8"/>
       <c r="E52" s="8"/>
       <c r="F52" s="8"/>
       <c r="G52" s="8"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">