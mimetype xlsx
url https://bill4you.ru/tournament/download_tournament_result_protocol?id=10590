--- v1 (2026-04-01)
+++ v2 (2026-04-01)
@@ -125,75 +125,75 @@
   <si>
     <t>Козлов Станислав</t>
   </si>
   <si>
     <t>Косачев Иван</t>
   </si>
   <si>
     <t>Князь и Медведь</t>
   </si>
   <si>
     <t>Князев Илья</t>
   </si>
   <si>
     <t>Медведев Платон</t>
   </si>
   <si>
     <t>Архипо-Осиповка</t>
   </si>
   <si>
     <t>Лутфулин Ярослав</t>
   </si>
   <si>
     <t>Абрамов Марк</t>
   </si>
   <si>
-    <t>Быстрые кеды</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Хадыжи </t>
   </si>
   <si>
     <t>Анохин Никита</t>
   </si>
   <si>
     <t>Данченко Георгий</t>
   </si>
   <si>
     <t>Чемпион</t>
   </si>
   <si>
     <t>Абрамов Ашот</t>
   </si>
   <si>
     <t>Галустян Гагик</t>
+  </si>
+  <si>
+    <t>Быстрые кеды</t>
+  </si>
+  <si>
+    <t>Бондаренко Олег</t>
+  </si>
+  <si>
+    <t>Суслов Артем</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Краснодар</t>
   </si>
@@ -1208,198 +1208,198 @@
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>37</v>
       </c>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
       <c r="E40" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="9"/>
       <c r="B41" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C41" s="9">
-        <v>1985</v>
+        <v>1993</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>50</v>
       </c>
       <c r="E41" s="12" t="s">
         <v>53</v>
       </c>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="9"/>
       <c r="B42" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C42" s="9">
-        <v>1986</v>
+        <v>1985</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="E42" s="12"/>
+      <c r="E42" s="12" t="s">
+        <v>53</v>
+      </c>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8" customHeight="1" ht="3">
       <c r="A43" s="9"/>
       <c r="B43" s="12"/>
       <c r="C43" s="9"/>
       <c r="D43" s="9"/>
       <c r="E43" s="12"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C44" s="11"/>
       <c r="D44" s="11"/>
       <c r="E44" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="9"/>
       <c r="B45" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C45" s="9">
-        <v>1993</v>
+        <v>1974</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>50</v>
       </c>
       <c r="E45" s="12" t="s">
         <v>53</v>
       </c>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="9"/>
       <c r="B46" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C46" s="9">
-        <v>1985</v>
+        <v>1981</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>50</v>
       </c>
       <c r="E46" s="12" t="s">
         <v>53</v>
       </c>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8" customHeight="1" ht="3">
       <c r="A47" s="9"/>
       <c r="B47" s="12"/>
       <c r="C47" s="9"/>
       <c r="D47" s="9"/>
       <c r="E47" s="12"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>43</v>
       </c>
       <c r="C48" s="11"/>
       <c r="D48" s="11"/>
       <c r="E48" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="9"/>
       <c r="B49" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C49" s="9">
-        <v>1974</v>
+        <v>1985</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>50</v>
       </c>
       <c r="E49" s="12" t="s">
         <v>53</v>
       </c>
       <c r="F49" s="7"/>
       <c r="G49" s="7"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="9"/>
       <c r="B50" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C50" s="9">
-        <v>1981</v>
+        <v>1986</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="E50" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E50" s="12"/>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8" customHeight="1" ht="3">
       <c r="A51" s="9"/>
       <c r="B51" s="12"/>
       <c r="C51" s="9"/>
       <c r="D51" s="9"/>
       <c r="E51" s="12"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="13"/>
       <c r="B52" s="8"/>
       <c r="C52" s="8"/>
       <c r="D52" s="8"/>
       <c r="E52" s="8"/>
       <c r="F52" s="8"/>
       <c r="G52" s="8"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">