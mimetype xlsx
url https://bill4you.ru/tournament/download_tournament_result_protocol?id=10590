--- v2 (2026-04-01)
+++ v3 (2026-07-03)
@@ -89,66 +89,66 @@
   <si>
     <t>Абрамов Константин</t>
   </si>
   <si>
     <t>Погосян Оганес</t>
   </si>
   <si>
     <t>КоНа</t>
   </si>
   <si>
     <t>Петров Константин</t>
   </si>
   <si>
     <t>Наби Гаджиев</t>
   </si>
   <si>
     <t>Колхозники</t>
   </si>
   <si>
     <t>Хут Азмет</t>
   </si>
   <si>
     <t>Андрей Холодий</t>
   </si>
   <si>
+    <t>Заполярье</t>
+  </si>
+  <si>
+    <t>Козлов Станислав</t>
+  </si>
+  <si>
+    <t>Косачев Иван</t>
+  </si>
+  <si>
     <t>АТ</t>
   </si>
   <si>
     <t>Тадевосян Карен</t>
   </si>
   <si>
     <t>Азнавур Аркадий</t>
-  </si>
-[...7 lines deleted...]
-    <t>Косачев Иван</t>
   </si>
   <si>
     <t>Князь и Медведь</t>
   </si>
   <si>
     <t>Князев Илья</t>
   </si>
   <si>
     <t>Медведев Платон</t>
   </si>
   <si>
     <t>Архипо-Осиповка</t>
   </si>
   <si>
     <t>Лутфулин Ярослав</t>
   </si>
   <si>
     <t>Абрамов Марк</t>
   </si>
   <si>
     <t xml:space="preserve">Хадыжи </t>
   </si>
   <si>
     <t>Анохин Никита</t>
   </si>
@@ -964,136 +964,136 @@
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>25</v>
       </c>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="9"/>
       <c r="B25" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="9">
-        <v>1989</v>
+        <v>1973</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>53</v>
       </c>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="9"/>
       <c r="B26" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C26" s="9">
-        <v>1992</v>
+        <v>1988</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="E26" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E26" s="12"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8" customHeight="1" ht="3">
       <c r="A27" s="9"/>
       <c r="B27" s="12"/>
       <c r="C27" s="9"/>
       <c r="D27" s="9"/>
       <c r="E27" s="12"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="9"/>
       <c r="B29" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="9">
-        <v>1973</v>
+        <v>1989</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>50</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>53</v>
       </c>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="9"/>
       <c r="B30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C30" s="9">
-        <v>1988</v>
+        <v>1992</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="E30" s="12"/>
+      <c r="E30" s="12" t="s">
+        <v>53</v>
+      </c>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8" customHeight="1" ht="3">
       <c r="A31" s="9"/>
       <c r="B31" s="12"/>
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="12"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11" t="s">
         <v>53</v>