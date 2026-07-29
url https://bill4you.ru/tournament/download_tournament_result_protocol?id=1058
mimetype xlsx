--- v2 (2026-01-30)
+++ v3 (2026-07-29)
@@ -654,51 +654,53 @@
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="C10" s="8"/>
+      <c r="C10" s="8">
+        <v>1984</v>
+      </c>
       <c r="D10" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
         <v>1981</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>33</v>