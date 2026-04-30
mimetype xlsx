--- v0 (2026-02-12)
+++ v1 (2026-04-30)
@@ -44,51 +44,51 @@
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
     <t>31.01.2026, Русский клуб, Россия, Свердловская область, Екатеринбург, ул.Библиотечная,  62а</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
-    <t>Подерин Федор</t>
+    <t>Подерин Фёдор</t>
   </si>
   <si>
     <t>Казак Кирилл</t>
   </si>
   <si>
     <t>Алалыкин Иван</t>
   </si>
   <si>
     <t>Романов Павел</t>
   </si>
   <si>
     <t>Нежданов Роман</t>
   </si>
   <si>
     <t>Семен Бубнов</t>
   </si>
   <si>
     <t>Стенникова Злата</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>