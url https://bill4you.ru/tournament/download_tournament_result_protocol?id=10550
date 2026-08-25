--- v0 (2026-05-20)
+++ v1 (2026-08-25)
@@ -20,207 +20,207 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Бильярдный клуб №1</t>
   </si>
   <si>
     <t>Кубок Января, Бильярдный Клуб №1</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>07.02.2026, Бильярдный клуб №1, Россия, ХМАО - Югра, Нягань, ул. Лазарева,  д. 1</t>
+    <t>07.02.2026, Бильярдный клуб №1, Russian Federation, KhMAO - Yugra, Nyagan, ул. Лазарева,  д. 1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 30</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Айдаков Александр</t>
+    <t>Aidakov Alexandr</t>
   </si>
   <si>
-    <t>Токунов Антон</t>
+    <t>Tokunov Anton</t>
   </si>
   <si>
-    <t>Мирбабаев Музаффар</t>
+    <t>Mirbabaev Muzaffar</t>
   </si>
   <si>
-    <t>Черский Владимир</t>
+    <t>Cherskiy Vladimir</t>
   </si>
   <si>
-    <t>Березовский Андрей</t>
+    <t>Berezovskiy Andrey</t>
   </si>
   <si>
-    <t>Камалов Хасан</t>
+    <t>Kamalov Hasan</t>
   </si>
   <si>
-    <t>Клевцов Михаил</t>
+    <t>Klevtcov Mikhail</t>
   </si>
   <si>
-    <t>Семешко Александр</t>
+    <t>Semeshko Aleksandr</t>
   </si>
   <si>
-    <t>Волков Максим</t>
+    <t>Alexandr Rogulin</t>
   </si>
   <si>
-    <t>Головин Иван</t>
+    <t>Golovin Ivan</t>
   </si>
   <si>
-    <t>Комлев Георгий</t>
+    <t>Komlev Georgiy</t>
   </si>
   <si>
-    <t>Рогулин Александр</t>
+    <t>Volkov Maksim</t>
   </si>
   <si>
-    <t>Бахрамов Шерзод</t>
+    <t>Bakhramov Sherzod</t>
   </si>
   <si>
-    <t>Иванов Дмитрий</t>
+    <t>Ivanov Dmitriy</t>
   </si>
   <si>
-    <t>Маматов Бексултан</t>
+    <t>Mamatov Beksultan</t>
   </si>
   <si>
-    <t>Помошников Михаил</t>
+    <t>Pomoshnikov Mikhail</t>
   </si>
   <si>
-    <t>Балмышев Максим</t>
+    <t>Balmyshev Maksim</t>
   </si>
   <si>
-    <t>Денда Елизавета</t>
-[...14 lines deleted...]
-    <t>Ханакаев Арсен</t>
+    <t>Denda Elizabeth</t>
   </si>
   <si>
     <t>Gordeev Nikolai</t>
   </si>
   <si>
-    <t>Бобко Сергей</t>
+    <t>Kardashin Nikolai</t>
   </si>
   <si>
-    <t>Гордеев Владислав</t>
+    <t>Khanakaev Arsen</t>
   </si>
   <si>
-    <t>Макагонов Игорь</t>
+    <t>Nikitin Vladimir</t>
   </si>
   <si>
-    <t>Орлов Елисей</t>
+    <t>Pochepeckiy Oleg</t>
   </si>
   <si>
-    <t>Стебунов Валерий</t>
+    <t>Zaripov Rifat</t>
   </si>
   <si>
-    <t>Юровский Владимир</t>
+    <t>Bobko Sergey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Gordeev Vladislav</t>
+  </si>
+  <si>
+    <t>Makagonov Igor</t>
+  </si>
+  <si>
+    <t>Orlov Elisha</t>
+  </si>
+  <si>
+    <t>Stebunov Valeriy</t>
+  </si>
+  <si>
+    <t>Yurowskii Wladimip</t>
+  </si>
+  <si>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Нягань</t>
+    <t>Nyagan</t>
   </si>
   <si>
-    <t>Самара</t>
+    <t>Samara</t>
   </si>
   <si>
-    <t>Екатеринбург</t>
+    <t>Yekaterinburg</t>
   </si>
   <si>
-    <t>Ош</t>
+    <t>Osh</t>
   </si>
   <si>
-    <t>Югорск</t>
+    <t>Yugorsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -839,51 +839,51 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1990</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
-        <v>1983</v>
+        <v>1992</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
         <v>1990</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E17" s="9" t="s">
@@ -899,51 +899,51 @@
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>1998</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1992</v>
+        <v>1983</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1991</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="9" t="s">
@@ -1039,149 +1039,149 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
         <v>2005</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1972</v>
+        <v>1983</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>1962</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C29" s="8"/>
+      <c r="C29" s="8">
+        <v>1990</v>
+      </c>
       <c r="D29" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C30" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1983</v>
+        <v>1972</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>2003</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E32" s="9" t="s">