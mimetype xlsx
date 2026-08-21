--- v0 (2026-03-03)
+++ v1 (2026-08-21)
@@ -1571,51 +1571,51 @@
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
         <v>1984</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>90</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
-        <v>2025</v>
+        <v>1983</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>90</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8">
         <v>1983</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E47" s="9" t="s">