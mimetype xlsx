--- v0 (2026-05-29)
+++ v1 (2026-08-23)
@@ -20,192 +20,192 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>БК "Кино"</t>
   </si>
   <si>
     <t>ЛЮБИТЕЛЬСКИЙ ТУРНИР</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>08.02.2026, БК "Кино", Россия, Удмуртская Республика, Ижевск, Пушкинская 268ж</t>
+    <t>08.02.2026, БК "Кино", Russian Federation, Udmurtian Republic, Izhevsk, Пушкинская 268ж</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 28</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ахметзянов Булат</t>
+    <t>Akhmetzianov Bulat</t>
   </si>
   <si>
-    <t>Рустамов Амир</t>
+    <t>Rustamov Amir</t>
   </si>
   <si>
-    <t>Шагалов Иван</t>
+    <t>Shagalov Ivan</t>
   </si>
   <si>
-    <t>Ившин Александр</t>
+    <t>Ivshin Aleksandr</t>
   </si>
   <si>
-    <t>Михаил Акулов</t>
+    <t>Akulov Mike</t>
   </si>
   <si>
-    <t>Санников Константин</t>
+    <t>Chuhlancev Evgeny</t>
   </si>
   <si>
-    <t>Чухланцев Евгений</t>
+    <t>Sannikov Konstantin</t>
   </si>
   <si>
-    <t>Щетинин Евгений</t>
+    <t>Schetinin Evgeniy</t>
   </si>
   <si>
-    <t>Безносов Николай</t>
+    <t>Beznosov Nikolay</t>
   </si>
   <si>
-    <t>Русских Гульнара</t>
+    <t>Russkih Gulnara</t>
   </si>
   <si>
-    <t>Сосновский Константин</t>
+    <t>Shirobokova Angelina</t>
   </si>
   <si>
-    <t>Широбокова Ангелина</t>
-[...8 lines deleted...]
-    <t>Шабловинский Роман</t>
+    <t>Sosnovskiy Konstantin</t>
   </si>
   <si>
     <t>Akhmetov Ildar</t>
   </si>
   <si>
-    <t>Бочкарев Даниил</t>
+    <t>SHABLOVINSKY Roman</t>
   </si>
   <si>
-    <t>Жевлаков Александр</t>
+    <t>Strelkov Sergey</t>
   </si>
   <si>
-    <t>Климов Илья</t>
+    <t>Sysoev Anatoliy</t>
   </si>
   <si>
-    <t>Мацулевич Константин</t>
+    <t>Bochkarev Daniil</t>
   </si>
   <si>
-    <t>Мраев Артем</t>
+    <t>Hlopin Sergei</t>
   </si>
   <si>
-    <t>Мусеев Ильяс</t>
+    <t>Klimov Ilya</t>
   </si>
   <si>
-    <t>Порошин Михаил</t>
+    <t>Maculevich Konstantin</t>
   </si>
   <si>
-    <t>Хлопин Сергей</t>
+    <t>Mraev Artem</t>
   </si>
   <si>
-    <t>Алабужев Евгений</t>
+    <t>Museev Ilyas</t>
   </si>
   <si>
-    <t>Кодиров Илхомжон</t>
+    <t>Poroshin Mihail</t>
   </si>
   <si>
-    <t>Осинцев Максим</t>
+    <t>Zhevlakov Aleksandr</t>
   </si>
   <si>
-    <t>Плехов Андрей</t>
+    <t>alabuzhev evgenyi</t>
   </si>
   <si>
-    <t>Малых Владислав</t>
+    <t>Kodirov Ilhom</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Osincev Maksim</t>
+  </si>
+  <si>
+    <t>Plehov Andrei</t>
+  </si>
+  <si>
+    <t>Malykh Vladislav</t>
+  </si>
+  <si>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -766,71 +766,71 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>1962</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1967</v>
+        <v>1980</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1980</v>
+        <v>1967</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1987</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="9" t="s">
@@ -866,191 +866,191 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
         <v>1983</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1989</v>
+        <v>2009</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>2009</v>
+        <v>1989</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1989</v>
+        <v>1973</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1981</v>
+        <v>1988</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1973</v>
+        <v>1981</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>2005</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1957</v>
+        <v>1960</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
         <v>1978</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E26" s="9" t="s">
@@ -1126,51 +1126,51 @@
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>1962</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1960</v>
+        <v>1957</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1987</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E32" s="9" t="s">