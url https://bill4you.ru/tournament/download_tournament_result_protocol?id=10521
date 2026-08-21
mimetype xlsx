--- v0 (2026-05-01)
+++ v1 (2026-08-21)
@@ -20,153 +20,153 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>БК "Премиум Люкс"</t>
   </si>
   <si>
     <t>ОТКРЫТЫЙ РЕЙТИНГОВЫЙ ТУРНИР ПО РУССКОМУ БИЛЬЯРДУ 2.0 КАТ.-Любители . 7-ТУР</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>31.01.2026, БК "Премиум Люкс", Россия, Тюменская область, Тюмень, ул. Володарского,  д 14</t>
+    <t>31.01.2026, БК "Премиум Люкс", Russian Federation, Tyumen Region, Tyumen, ул. Володарского,  д 14</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Якушинский Олег</t>
+    <t>Iakushinskii Oleg</t>
   </si>
   <si>
-    <t>Филиппов Станислав</t>
+    <t>Filippov Stanislav</t>
   </si>
   <si>
-    <t>Мольгавко Дмитрий</t>
+    <t>Molgavko Dmitriy</t>
   </si>
   <si>
-    <t>Шагидуллин Султан</t>
+    <t>Shagidullin Sultan</t>
   </si>
   <si>
-    <t>Бархатов Сергей</t>
+    <t>Barhatov Sergey</t>
   </si>
   <si>
-    <t>Косинцев Сергей</t>
+    <t>Kosintcev Sergey</t>
   </si>
   <si>
-    <t>Ненашев Андрей-ст</t>
+    <t>Nenashev Andrey-st</t>
   </si>
   <si>
-    <t>Старков Павел</t>
+    <t>Starkov Pavel</t>
   </si>
   <si>
-    <t>Афанасьев Василий</t>
+    <t>Afanasiev Vasya</t>
   </si>
   <si>
-    <t>Кокшаров Никита</t>
+    <t>Koksharov Nikita</t>
   </si>
   <si>
-    <t>Кучин Иван</t>
+    <t>Kuchin Ivan</t>
   </si>
   <si>
-    <t>Силантьев Николай</t>
+    <t>Silantev Nikolai</t>
   </si>
   <si>
-    <t>Айдакова Кристина</t>
+    <t>Aidakova Kristina</t>
   </si>
   <si>
-    <t>Ткачев Николай</t>
+    <t>Chehonin Georgiy</t>
   </si>
   <si>
-    <t>Чехонин Георгий</t>
+    <t>Tkachev Nikolay</t>
   </si>
   <si>
     <t>Zubov Peter</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
   <si>
-    <t>Нягань</t>
+    <t>Nyagan</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -881,76 +881,76 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
         <v>2003</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
-        <v>1977</v>
+        <v>1979</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="E21" s="9"/>
+      <c r="E21" s="9" t="s">
+        <v>34</v>
+      </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
-        <v>1979</v>
+        <v>1977</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="E22" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E22" s="9"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
         <v>2006</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">