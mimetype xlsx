--- v0 (2026-02-14)
+++ v1 (2026-07-18)
@@ -77,69 +77,69 @@
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Базарбек уулу Бекболот</t>
   </si>
   <si>
     <t>Турганбаев Акжолтой</t>
   </si>
   <si>
     <t>Сайпидин уулу Кенешбек</t>
   </si>
   <si>
     <t>Токтосунов Азирет</t>
   </si>
   <si>
     <t>Абдыманап уулу Доолотбек</t>
   </si>
   <si>
     <t>Кочоров Мирбек</t>
   </si>
   <si>
-    <t>Маматов Ажибек</t>
+    <t>Маматов Ажыбек</t>
   </si>
   <si>
     <t>Орунбаев Тынчтыкбек</t>
   </si>
   <si>
     <t>Аринов Эламан</t>
   </si>
   <si>
     <t>Жаанбай уулу Темирлан</t>
   </si>
   <si>
     <t>Кенжаев Рахмонберди</t>
   </si>
   <si>
     <t>Усманжан Санжарбек</t>
   </si>
   <si>
-    <t>Абдыжалилов Миран</t>
+    <t>Абжалилов Мираншах</t>
   </si>
   <si>
     <t>Маматазимов Эдил</t>
   </si>
   <si>
     <t>Саибжанов Бекмурад</t>
   </si>
   <si>
     <t>Саибжанов Муслим</t>
   </si>
   <si>
     <t>Абдималиков Санжар</t>
   </si>
   <si>
     <t>Аданбаев Айбек</t>
   </si>
   <si>
     <t>Айтмамат уулу Бекмамат</t>
   </si>
   <si>
     <t>Амиракулов Нургазы</t>
   </si>
   <si>
     <t>Назаров Бекзат</t>
   </si>