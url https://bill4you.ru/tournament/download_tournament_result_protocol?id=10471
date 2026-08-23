--- v0 (2026-03-04)
+++ v1 (2026-08-23)
@@ -20,150 +20,150 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t xml:space="preserve">ОО БАБС </t>
   </si>
   <si>
     <t>Amateur Billiard League ( Любительская бильярдная лига). Дивизион 1</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>01.02.2026, БК "Арена" (Минск), Беларусь, Минск, просп. Победителей,  84,  Минск (этаж 3)</t>
+    <t>01.02.2026, БК "Арена" (Минск), Belarus, Minsk, просп. Победителей,  84,  Минск (этаж 3)</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Василевский Виталий</t>
+    <t>Vasilevskiy Vitaliy</t>
   </si>
   <si>
-    <t>Курач Михаил</t>
+    <t>Kurach Misha</t>
   </si>
   <si>
-    <t>Буслович Александр</t>
+    <t>Buslovich Aliaksandr</t>
   </si>
   <si>
-    <t>Лисименко Альбина</t>
+    <t>Lisimenko Albina</t>
   </si>
   <si>
-    <t>Комов Никита</t>
+    <t>Komov Nikita</t>
   </si>
   <si>
-    <t>Малец Степан</t>
+    <t>Malec Stepan</t>
   </si>
   <si>
-    <t>Мойсеенко Павел</t>
+    <t>Moyseenko Pavel</t>
   </si>
   <si>
-    <t>Яхимович Максим</t>
+    <t>Yahimovich Maxim</t>
   </si>
   <si>
-    <t>Качуро Андрей</t>
+    <t>Kachura Andrei</t>
   </si>
   <si>
-    <t>Лобанок Дмитрий</t>
+    <t>Labanok Dzmitry</t>
   </si>
   <si>
-    <t>Шафранский Вячеслав</t>
+    <t>Shafranskiy Vyacheslav</t>
   </si>
   <si>
-    <t>Ярошевич Владислав</t>
+    <t>Yaroshevich Vladislav</t>
   </si>
   <si>
-    <t>Коголенок Тимофей</t>
+    <t>Kogolenok Timofey</t>
   </si>
   <si>
-    <t>Маркевич Игорь</t>
+    <t>Markevich Igor</t>
   </si>
   <si>
-    <t>Потяг Александр</t>
+    <t>Potyag Aleksandr</t>
   </si>
   <si>
-    <t>Шумко Елизавета</t>
+    <t>Shumko Lizaveta</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Ошмяны</t>
+    <t>Ashmiany</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -783,51 +783,53 @@
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
         <v>1996</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C16" s="8"/>
+      <c r="C16" s="8">
+        <v>1985</v>
+      </c>
       <c r="D16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
         <v>1987</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>34</v>