--- v0 (2026-05-14)
+++ v1 (2026-08-25)
@@ -20,210 +20,210 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>БК MATRESHKI</t>
   </si>
   <si>
     <t>Турнир новичков 2 этап 2026  — СВОБОДНАЯ ПИРАМИДА</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>08.02.2026, БК MATRESHKI, Россия, Ульяновская область, Ульяновск, ул. Карла Маркса,  12,  корп. 3</t>
+    <t>08.02.2026, БК MATRESHKI, Russian Federation, Ulyanovsk Region, Ulyanovsk, ул. Карла Маркса,  12,  корп. 3</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Абрамов Вячеслав</t>
+    <t>Abramov Vyacheslav</t>
   </si>
   <si>
-    <t>Мельниченко Владимир</t>
+    <t>Melnichenko Vladimir</t>
   </si>
   <si>
-    <t>Валеев Айдар</t>
+    <t>Valeev Aydar</t>
   </si>
   <si>
-    <t>Максимов Максим</t>
+    <t>Maximov Max</t>
   </si>
   <si>
-    <t>Борисова Анна</t>
+    <t>Borisova Anna</t>
   </si>
   <si>
-    <t>Валеев Ильдар</t>
+    <t>Gadzhiev Turan</t>
   </si>
   <si>
-    <t>Гаджиев Туран</t>
+    <t>Kiushov Alex</t>
   </si>
   <si>
-    <t>Киушов Алексей</t>
+    <t>Valeev Ildar</t>
   </si>
   <si>
-    <t>Бондин Евгений</t>
+    <t>Bondin Evgeniy</t>
   </si>
   <si>
-    <t>Кочкин Сергей</t>
+    <t>Kochkin Sergey</t>
   </si>
   <si>
-    <t>Махова Наталья</t>
+    <t>Mahova Natalya</t>
   </si>
   <si>
-    <t>Шакуров Камиль</t>
+    <t>Shakurov Kamil</t>
   </si>
   <si>
-    <t>Бондина Ирина</t>
+    <t>Bondina Irina</t>
   </si>
   <si>
-    <t>Николенко Алексей</t>
+    <t>Nikolenko Aleksey</t>
   </si>
   <si>
-    <t>Шагаев Алмаз</t>
+    <t>Shagaev Almaz</t>
   </si>
   <si>
     <t>Vadim Zhakin Vadim</t>
   </si>
   <si>
-    <t>Вавилов Олег</t>
+    <t>Gogin Sergei</t>
   </si>
   <si>
-    <t>Гогин Сергей</t>
+    <t>Khairullin Radik</t>
   </si>
   <si>
-    <t>Кроль Григорий</t>
+    <t>Krol Grigory</t>
   </si>
   <si>
-    <t>Куванин Максим</t>
+    <t>Kurushin Konstantin</t>
   </si>
   <si>
-    <t>Курушин Константин</t>
+    <t>Kuvanin Maksim</t>
   </si>
   <si>
-    <t>Матросов Игорь</t>
+    <t>Matrosov Igor</t>
   </si>
   <si>
-    <t>Тырин Юрий</t>
+    <t>Tyrin Yuriy</t>
   </si>
   <si>
-    <t>Хайруллин Радик</t>
+    <t>Vavilov Oleg</t>
   </si>
   <si>
-    <t>Бурцев Олег</t>
+    <t>Burtsev Oleg</t>
   </si>
   <si>
-    <t>Демин Алексей</t>
+    <t>Demin Aleksey</t>
   </si>
   <si>
-    <t>Ливанов Иван</t>
+    <t>Fedotov Iurii</t>
   </si>
   <si>
-    <t>Мусин Камиль</t>
+    <t>Livanov Ivan</t>
   </si>
   <si>
-    <t>Ни Алексей</t>
+    <t>Musin Kamil</t>
   </si>
   <si>
-    <t>Скворцов Александр</t>
+    <t>Ni Aleksey</t>
   </si>
   <si>
-    <t>Сульгин Николай</t>
+    <t>Skvorcov Alexander</t>
   </si>
   <si>
-    <t>Федотов Юрий</t>
+    <t>Sulgin Nikolay</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Толченов Владимир</t>
+    <t>Tolchenov Vladimir</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ульяновск</t>
+    <t>Ulyanovsk</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -784,91 +784,91 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>1987</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1976</v>
+        <v>1988</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
         <v>1988</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1988</v>
+        <v>1976</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1954</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="9" t="s">
@@ -1003,130 +1003,132 @@
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>1985</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="C24" s="8"/>
+      <c r="C24" s="8">
+        <v>1964</v>
+      </c>
       <c r="D24" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1964</v>
+        <v>1986</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
         <v>1999</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1986</v>
+        <v>1990</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
         <v>1961</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E29" s="9" t="s">
@@ -1141,53 +1143,51 @@
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>1987</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C31" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C31" s="8"/>
       <c r="D31" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1986</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>54</v>
@@ -1202,151 +1202,151 @@
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>1978</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1989</v>
+        <v>1979</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1958</v>
+        <v>1989</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1987</v>
+        <v>1958</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1988</v>
+        <v>1987</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>1984</v>
+        <v>1988</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>1979</v>
+        <v>1984</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>