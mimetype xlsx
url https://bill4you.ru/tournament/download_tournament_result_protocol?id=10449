--- v0 (2026-05-14)
+++ v1 (2026-08-26)
@@ -20,192 +20,192 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Б/К Play Win</t>
   </si>
   <si>
     <t>Марафон по пирамиде с продолжением Январь</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>25.01.2026, Б/К Play Win, Казахстан, Алматинская область, Алматы, Розыбакиева, 181б</t>
+    <t>25.01.2026, Б/К Play Win, Kazakhstan, Almaty oblysy, Almaty, Розыбакиева, 181б</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 22</t>
   </si>
   <si>
     <t>25 - 26</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ануфриев Елисей</t>
+    <t>Anufriev Elisej</t>
   </si>
   <si>
-    <t>Хван Арнольд</t>
+    <t>Hvan Arnold</t>
   </si>
   <si>
-    <t>Ким Дмитрий</t>
+    <t>Kim Dmitriy</t>
   </si>
   <si>
-    <t>Муциев Арби</t>
+    <t>Mutsiev Arbi</t>
   </si>
   <si>
-    <t>Кадяйкин Станислав</t>
+    <t>Kadyaikin Stanislav</t>
   </si>
   <si>
-    <t>Султанов Алинар</t>
+    <t>Sultanov Alinar</t>
   </si>
   <si>
-    <t>Тен Иль</t>
+    <t>Ten Il</t>
   </si>
   <si>
-    <t>Хрыкин Вадим</t>
+    <t>Xrikin Vadim</t>
   </si>
   <si>
-    <t>Акимбеков Думан</t>
+    <t>Akimbekov Duman</t>
   </si>
   <si>
-    <t>Габдулхаир Ернур</t>
-[...14 lines deleted...]
-    <t>Урунбаев Азимхан</t>
+    <t>Gabdulhair Ernur</t>
   </si>
   <si>
     <t>Kogai Aleksandr</t>
   </si>
   <si>
-    <t>Абдурахимов Махмадамин</t>
+    <t>Kon Mikhail</t>
   </si>
   <si>
-    <t>Егай Андрей</t>
+    <t>Peshkov Vlad</t>
   </si>
   <si>
-    <t>Ивайкин Алексей</t>
+    <t>Te Yan</t>
   </si>
   <si>
-    <t>Огай Даниил</t>
+    <t>Urunbaev Azimhan</t>
   </si>
   <si>
-    <t>Оразов Абзал</t>
+    <t>Yerdossuly Yernur</t>
   </si>
   <si>
-    <t>Сулейменов Мухтар</t>
+    <t>Abdurahimov Mahmadamin</t>
   </si>
   <si>
-    <t>Данилов Александр</t>
+    <t>Egay Andrey</t>
   </si>
   <si>
-    <t>Огородов Евгений</t>
+    <t>Ivaikin Alexei</t>
   </si>
   <si>
-    <t>Сейдазым Хамит</t>
+    <t>Ogay Daniil</t>
   </si>
   <si>
-    <t>Сулейманов Руслан</t>
+    <t>Orazov Abzal</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Suleimenov Mukhtar</t>
+  </si>
+  <si>
+    <t>Danilov Aleksandr</t>
+  </si>
+  <si>
+    <t>Ogorodov Yevgeniy</t>
+  </si>
+  <si>
+    <t>Seydazym Hamit</t>
+  </si>
+  <si>
+    <t>Suleymanov Ruslan</t>
+  </si>
+  <si>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -862,51 +862,51 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1991</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1994</v>
+        <v>1985</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>1989</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E19" s="9" t="s">
@@ -962,51 +962,51 @@
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>1992</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1985</v>
+        <v>1994</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1993</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E24" s="9" t="s">